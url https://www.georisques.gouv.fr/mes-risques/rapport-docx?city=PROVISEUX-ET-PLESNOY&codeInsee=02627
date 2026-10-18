--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804910697" name="Picture">
+                  <wp:docPr id="472111527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804910697" name="Picture"/>
+                          <pic:cNvPr id="472111527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769671371" name="Picture">
+                  <wp:docPr id="1567040840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769671371" name="Picture"/>
+                          <pic:cNvPr id="1567040840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745747469" name="Picture">
+                        <wp:docPr id="2025919793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745747469" name="Picture"/>
+                                <pic:cNvPr id="2025919793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78086209" name="Picture">
+                  <wp:docPr id="241918305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78086209" name="Picture"/>
+                          <pic:cNvPr id="241918305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41777778" name="Picture">
+                  <wp:docPr id="116075562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41777778" name="Picture"/>
+                          <pic:cNvPr id="116075562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822088874" name="Picture">
+                  <wp:docPr id="933256778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822088874" name="Picture"/>
+                          <pic:cNvPr id="933256778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509699650" name="Picture">
+                  <wp:docPr id="2110680250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509699650" name="Picture"/>
+                          <pic:cNvPr id="2110680250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657086801" name="Picture">
+                  <wp:docPr id="1320585400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657086801" name="Picture"/>
+                          <pic:cNvPr id="1320585400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287148333" name="Picture">
+                        <wp:docPr id="62442220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287148333" name="Picture"/>
+                                <pic:cNvPr id="62442220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367613201" name="Picture">
+                        <wp:docPr id="618081852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367613201" name="Picture"/>
+                                <pic:cNvPr id="618081852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026523710" name="Picture">
+                        <wp:docPr id="866845124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026523710" name="Picture"/>
+                                <pic:cNvPr id="866845124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728278098" name="Picture">
+                        <wp:docPr id="1826660348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728278098" name="Picture"/>
+                                <pic:cNvPr id="1826660348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453036221" name="Picture">
+                        <wp:docPr id="1244223856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453036221" name="Picture"/>
+                                <pic:cNvPr id="1244223856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879497159" name="Picture">
+                        <wp:docPr id="862360223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879497159" name="Picture"/>
+                                <pic:cNvPr id="862360223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568389170" name="Picture">
+                        <wp:docPr id="770731899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568389170" name="Picture"/>
+                                <pic:cNvPr id="770731899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019803982" name="Picture">
+                        <wp:docPr id="997617606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019803982" name="Picture"/>
+                                <pic:cNvPr id="997617606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731197309" name="Picture">
+                        <wp:docPr id="1129227167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731197309" name="Picture"/>
+                                <pic:cNvPr id="1129227167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588208645" name="Picture">
+                        <wp:docPr id="1098051548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588208645" name="Picture"/>
+                                <pic:cNvPr id="1098051548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482208301" name="Picture">
+                        <wp:docPr id="7678088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482208301" name="Picture"/>
+                                <pic:cNvPr id="7678088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528278695" name="Picture">
+                        <wp:docPr id="1731687847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528278695" name="Picture"/>
+                                <pic:cNvPr id="1731687847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238028235" name="Picture">
+                        <wp:docPr id="862471340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238028235" name="Picture"/>
+                                <pic:cNvPr id="862471340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944244234" name="Picture">
+                        <wp:docPr id="401884732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944244234" name="Picture"/>
+                                <pic:cNvPr id="401884732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698302786" name="Picture">
+                        <wp:docPr id="972138298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698302786" name="Picture"/>
+                                <pic:cNvPr id="972138298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819177992" name="Picture">
+                  <wp:docPr id="1814952060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819177992" name="Picture"/>
+                          <pic:cNvPr id="1814952060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136108968" name="Picture">
+                  <wp:docPr id="665718352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136108968" name="Picture"/>
+                          <pic:cNvPr id="665718352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062696383" name="Picture">
+                  <wp:docPr id="1569717722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062696383" name="Picture"/>
+                          <pic:cNvPr id="1569717722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822041560" name="Picture">
+                  <wp:docPr id="1453517670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822041560" name="Picture"/>
+                          <pic:cNvPr id="1453517670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427056097" name="Picture">
+                  <wp:docPr id="1991969971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427056097" name="Picture"/>
+                          <pic:cNvPr id="1991969971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987051800" name="Picture">
+                  <wp:docPr id="807489400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987051800" name="Picture"/>
+                          <pic:cNvPr id="807489400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453545922" name="Picture">
+                        <wp:docPr id="1066313450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453545922" name="Picture"/>
+                                <pic:cNvPr id="1066313450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822099342" name="Picture">
+                  <wp:docPr id="50934710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822099342" name="Picture"/>
+                          <pic:cNvPr id="50934710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659538277" name="Picture">
+                  <wp:docPr id="769947496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659538277" name="Picture"/>
+                          <pic:cNvPr id="769947496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802428679" name="Picture">
+                  <wp:docPr id="1729572296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802428679" name="Picture"/>
+                          <pic:cNvPr id="1729572296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481838712" name="Picture">
+                  <wp:docPr id="1087506603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481838712" name="Picture"/>
+                          <pic:cNvPr id="1087506603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123574433" name="Picture">
+                  <wp:docPr id="1020173152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123574433" name="Picture"/>
+                          <pic:cNvPr id="1020173152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931717788" name="Picture">
+                  <wp:docPr id="941706471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931717788" name="Picture"/>
+                          <pic:cNvPr id="941706471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583521179" name="Picture">
+                        <wp:docPr id="1468290713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583521179" name="Picture"/>
+                                <pic:cNvPr id="1468290713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290722323" name="Picture">
+                  <wp:docPr id="1710259962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290722323" name="Picture"/>
+                          <pic:cNvPr id="1710259962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27653036" name="Picture">
+                  <wp:docPr id="1300474095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27653036" name="Picture"/>
+                          <pic:cNvPr id="1300474095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128121923" name="Picture">
+                  <wp:docPr id="2014016222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128121923" name="Picture"/>
+                          <pic:cNvPr id="2014016222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690318359" name="Picture">
+                  <wp:docPr id="1672391327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690318359" name="Picture"/>
+                          <pic:cNvPr id="1672391327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303903900" name="Picture">
+                  <wp:docPr id="551854318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303903900" name="Picture"/>
+                          <pic:cNvPr id="551854318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838243757" name="Picture">
+                  <wp:docPr id="394623619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838243757" name="Picture"/>
+                          <pic:cNvPr id="394623619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426562851" name="Picture">
+                        <wp:docPr id="472341093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426562851" name="Picture"/>
+                                <pic:cNvPr id="472341093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481456222" name="Picture">
+                  <wp:docPr id="550140416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481456222" name="Picture"/>
+                          <pic:cNvPr id="550140416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906116405" name="Picture">
+                  <wp:docPr id="687567975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906116405" name="Picture"/>
+                          <pic:cNvPr id="687567975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611230882" name="Picture">
+                  <wp:docPr id="706981686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611230882" name="Picture"/>
+                          <pic:cNvPr id="706981686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637744151" name="Picture">
+                  <wp:docPr id="1045009404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637744151" name="Picture"/>
+                          <pic:cNvPr id="1045009404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139350924" name="Picture">
+                  <wp:docPr id="1586840496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139350924" name="Picture"/>
+                          <pic:cNvPr id="1586840496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940467190" name="Picture">
+                  <wp:docPr id="49651752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940467190" name="Picture"/>
+                          <pic:cNvPr id="49651752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479036934" name="Picture">
+                        <wp:docPr id="408195043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479036934" name="Picture"/>
+                                <pic:cNvPr id="408195043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775619676" name="Picture">
+                  <wp:docPr id="2056442536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775619676" name="Picture"/>
+                          <pic:cNvPr id="2056442536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429447382" name="Picture">
+                  <wp:docPr id="1183150478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429447382" name="Picture"/>
+                          <pic:cNvPr id="1183150478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834040631" name="Picture">
+                  <wp:docPr id="226502655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834040631" name="Picture"/>
+                          <pic:cNvPr id="226502655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770830850" name="Picture">
+                  <wp:docPr id="566231851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770830850" name="Picture"/>
+                          <pic:cNvPr id="566231851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517305323" name="Picture">
+                  <wp:docPr id="366950674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517305323" name="Picture"/>
+                          <pic:cNvPr id="366950674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333667911" name="Picture">
+                  <wp:docPr id="1857197615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333667911" name="Picture"/>
+                          <pic:cNvPr id="1857197615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992255645" name="Picture">
+                  <wp:docPr id="793676916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992255645" name="Picture"/>
+                          <pic:cNvPr id="793676916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926542684" name="Picture">
+                  <wp:docPr id="1689116611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926542684" name="Picture"/>
+                          <pic:cNvPr id="1689116611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503874480" name="Picture">
+                  <wp:docPr id="451690479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503874480" name="Picture"/>
+                          <pic:cNvPr id="451690479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>