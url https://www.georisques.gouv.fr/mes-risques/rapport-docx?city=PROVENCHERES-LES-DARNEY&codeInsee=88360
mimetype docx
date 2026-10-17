--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154523322" name="Picture">
+                  <wp:docPr id="969977062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154523322" name="Picture"/>
+                          <pic:cNvPr id="969977062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311152435" name="Picture">
+                  <wp:docPr id="1429065594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311152435" name="Picture"/>
+                          <pic:cNvPr id="1429065594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836233689" name="Picture">
+                        <wp:docPr id="2127342611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836233689" name="Picture"/>
+                                <pic:cNvPr id="2127342611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147036305" name="Picture">
+                  <wp:docPr id="539676982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147036305" name="Picture"/>
+                          <pic:cNvPr id="539676982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892914546" name="Picture">
+                  <wp:docPr id="1955848063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892914546" name="Picture"/>
+                          <pic:cNvPr id="1955848063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532983823" name="Picture">
+                  <wp:docPr id="95405702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532983823" name="Picture"/>
+                          <pic:cNvPr id="95405702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691455384" name="Picture">
+                  <wp:docPr id="1492403102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691455384" name="Picture"/>
+                          <pic:cNvPr id="1492403102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024368578" name="Picture">
+                  <wp:docPr id="563678396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024368578" name="Picture"/>
+                          <pic:cNvPr id="563678396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621836063" name="Picture">
+                        <wp:docPr id="83053954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621836063" name="Picture"/>
+                                <pic:cNvPr id="83053954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129429793" name="Picture">
+                        <wp:docPr id="2576134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129429793" name="Picture"/>
+                                <pic:cNvPr id="2576134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120480426" name="Picture">
+                        <wp:docPr id="1978896098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120480426" name="Picture"/>
+                                <pic:cNvPr id="1978896098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106025633" name="Picture">
+                        <wp:docPr id="448989644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106025633" name="Picture"/>
+                                <pic:cNvPr id="448989644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281022037" name="Picture">
+                        <wp:docPr id="1280387867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281022037" name="Picture"/>
+                                <pic:cNvPr id="1280387867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631922238" name="Picture">
+                        <wp:docPr id="1487660248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631922238" name="Picture"/>
+                                <pic:cNvPr id="1487660248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757142661" name="Picture">
+                        <wp:docPr id="1302254388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757142661" name="Picture"/>
+                                <pic:cNvPr id="1302254388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764244813" name="Picture">
+                        <wp:docPr id="1242865106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764244813" name="Picture"/>
+                                <pic:cNvPr id="1242865106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415557127" name="Picture">
+                        <wp:docPr id="199982731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415557127" name="Picture"/>
+                                <pic:cNvPr id="199982731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24728530" name="Picture">
+                        <wp:docPr id="957529501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24728530" name="Picture"/>
+                                <pic:cNvPr id="957529501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362605786" name="Picture">
+                        <wp:docPr id="409318268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362605786" name="Picture"/>
+                                <pic:cNvPr id="409318268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486171488" name="Picture">
+                        <wp:docPr id="372031921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486171488" name="Picture"/>
+                                <pic:cNvPr id="372031921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750077951" name="Picture">
+                        <wp:docPr id="539022248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750077951" name="Picture"/>
+                                <pic:cNvPr id="539022248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879187887" name="Picture">
+                        <wp:docPr id="1828892551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879187887" name="Picture"/>
+                                <pic:cNvPr id="1828892551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490799955" name="Picture">
+                        <wp:docPr id="975856740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490799955" name="Picture"/>
+                                <pic:cNvPr id="975856740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675255452" name="Picture">
+                  <wp:docPr id="277088873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675255452" name="Picture"/>
+                          <pic:cNvPr id="277088873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686627488" name="Picture">
+                  <wp:docPr id="1435123128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686627488" name="Picture"/>
+                          <pic:cNvPr id="1435123128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986861911" name="Picture">
+                  <wp:docPr id="1416237381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986861911" name="Picture"/>
+                          <pic:cNvPr id="1416237381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115843820" name="Picture">
+                  <wp:docPr id="1008042743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115843820" name="Picture"/>
+                          <pic:cNvPr id="1008042743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831048036" name="Picture">
+                  <wp:docPr id="207256711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831048036" name="Picture"/>
+                          <pic:cNvPr id="207256711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890364028" name="Picture">
+                  <wp:docPr id="1789930441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890364028" name="Picture"/>
+                          <pic:cNvPr id="1789930441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799025038" name="Picture">
+                        <wp:docPr id="1040357598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799025038" name="Picture"/>
+                                <pic:cNvPr id="1040357598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426712213" name="Picture">
+                  <wp:docPr id="2045224511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426712213" name="Picture"/>
+                          <pic:cNvPr id="2045224511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893147805" name="Picture">
+                  <wp:docPr id="1096392702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893147805" name="Picture"/>
+                          <pic:cNvPr id="1096392702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583739230" name="Picture">
+                  <wp:docPr id="1798777699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583739230" name="Picture"/>
+                          <pic:cNvPr id="1798777699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902321712" name="Picture">
+                  <wp:docPr id="1362712601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902321712" name="Picture"/>
+                          <pic:cNvPr id="1362712601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174128790" name="Picture">
+                  <wp:docPr id="987919119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174128790" name="Picture"/>
+                          <pic:cNvPr id="987919119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341082816" name="Picture">
+                  <wp:docPr id="624531356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341082816" name="Picture"/>
+                          <pic:cNvPr id="624531356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713775898" name="Picture">
+                        <wp:docPr id="1716995081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713775898" name="Picture"/>
+                                <pic:cNvPr id="1716995081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975968149" name="Picture">
+                        <wp:docPr id="1144338362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975968149" name="Picture"/>
+                                <pic:cNvPr id="1144338362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650019297" name="Picture">
+                  <wp:docPr id="1056389017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650019297" name="Picture"/>
+                          <pic:cNvPr id="1056389017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181045853" name="Picture">
+                  <wp:docPr id="1411519474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181045853" name="Picture"/>
+                          <pic:cNvPr id="1411519474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543523569" name="Picture">
+                  <wp:docPr id="1633545052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543523569" name="Picture"/>
+                          <pic:cNvPr id="1633545052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824167899" name="Picture">
+                  <wp:docPr id="366282082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824167899" name="Picture"/>
+                          <pic:cNvPr id="366282082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39805815" name="Picture">
+                  <wp:docPr id="1229216337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39805815" name="Picture"/>
+                          <pic:cNvPr id="1229216337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413615851" name="Picture">
+                  <wp:docPr id="525987601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413615851" name="Picture"/>
+                          <pic:cNvPr id="525987601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486406606" name="Picture">
+                        <wp:docPr id="336734004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486406606" name="Picture"/>
+                                <pic:cNvPr id="336734004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32389,57 +32389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999964414" name="Picture">
+                  <wp:docPr id="2044390565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999964414" name="Picture"/>
+                          <pic:cNvPr id="2044390565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32469,57 +32469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764565861" name="Picture">
+                  <wp:docPr id="2096389933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764565861" name="Picture"/>
+                          <pic:cNvPr id="2096389933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33014,57 +33014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092498286" name="Picture">
+                  <wp:docPr id="601280000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092498286" name="Picture"/>
+                          <pic:cNvPr id="601280000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34761,57 +34761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041375263" name="Picture">
+                  <wp:docPr id="1839066562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041375263" name="Picture"/>
+                          <pic:cNvPr id="1839066562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34850,57 +34850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234772743" name="Picture">
+                  <wp:docPr id="2024708287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234772743" name="Picture"/>
+                          <pic:cNvPr id="2024708287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35530,57 +35530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426521952" name="Picture">
+                  <wp:docPr id="416969264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426521952" name="Picture"/>
+                          <pic:cNvPr id="416969264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36591,57 +36591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007495220" name="Picture">
+                  <wp:docPr id="653441903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007495220" name="Picture"/>
+                          <pic:cNvPr id="653441903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36694,57 +36694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362353776" name="Picture">
+                  <wp:docPr id="1548665975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362353776" name="Picture"/>
+                          <pic:cNvPr id="1548665975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38152,57 +38152,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941279787" name="Picture">
+                  <wp:docPr id="105490429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941279787" name="Picture"/>
+                          <pic:cNvPr id="105490429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39349,57 +39349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886892124" name="Picture">
+                        <wp:docPr id="1241523426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886892124" name="Picture"/>
+                                <pic:cNvPr id="1241523426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41718,57 +41718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272602366" name="Picture">
+                  <wp:docPr id="1482384710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272602366" name="Picture"/>
+                          <pic:cNvPr id="1482384710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41807,57 +41807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562866882" name="Picture">
+                  <wp:docPr id="1295131172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562866882" name="Picture"/>
+                          <pic:cNvPr id="1295131172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42451,57 +42451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278911594" name="Picture">
+                  <wp:docPr id="106838100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278911594" name="Picture"/>
+                          <pic:cNvPr id="106838100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43449,57 +43449,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411409908" name="Picture">
+                  <wp:docPr id="2111075587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411409908" name="Picture"/>
+                          <pic:cNvPr id="2111075587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43552,57 +43552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249033221" name="Picture">
+                  <wp:docPr id="2050079631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249033221" name="Picture"/>
+                          <pic:cNvPr id="2050079631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44929,57 +44929,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923766981" name="Picture">
+                  <wp:docPr id="1753813300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923766981" name="Picture"/>
+                          <pic:cNvPr id="1753813300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46072,57 +46072,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516334236" name="Picture">
+                        <wp:docPr id="1830431149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516334236" name="Picture"/>
+                                <pic:cNvPr id="1830431149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47293,57 +47293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041936371" name="Picture">
+                  <wp:docPr id="1295685003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041936371" name="Picture"/>
+                          <pic:cNvPr id="1295685003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47364,57 +47364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704251259" name="Picture">
+                  <wp:docPr id="1262282303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704251259" name="Picture"/>
+                          <pic:cNvPr id="1262282303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47778,57 +47778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769056236" name="Picture">
+                  <wp:docPr id="1237279859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769056236" name="Picture"/>
+                          <pic:cNvPr id="1237279859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>