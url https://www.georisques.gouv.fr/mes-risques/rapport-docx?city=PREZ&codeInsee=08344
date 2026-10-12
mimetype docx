--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395771611" name="Picture">
+                  <wp:docPr id="250331155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395771611" name="Picture"/>
+                          <pic:cNvPr id="250331155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131793431" name="Picture">
+                  <wp:docPr id="1409401986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131793431" name="Picture"/>
+                          <pic:cNvPr id="1409401986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336983359" name="Picture">
+                        <wp:docPr id="384508308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336983359" name="Picture"/>
+                                <pic:cNvPr id="384508308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042107981" name="Picture">
+                  <wp:docPr id="859723830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042107981" name="Picture"/>
+                          <pic:cNvPr id="859723830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710747514" name="Picture">
+                  <wp:docPr id="1257371695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710747514" name="Picture"/>
+                          <pic:cNvPr id="1257371695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74837990" name="Picture">
+                  <wp:docPr id="543943448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74837990" name="Picture"/>
+                          <pic:cNvPr id="543943448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112029247" name="Picture">
+                  <wp:docPr id="680652327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112029247" name="Picture"/>
+                          <pic:cNvPr id="680652327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991350875" name="Picture">
+                  <wp:docPr id="365077017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991350875" name="Picture"/>
+                          <pic:cNvPr id="365077017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413995771" name="Picture">
+                        <wp:docPr id="388194918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413995771" name="Picture"/>
+                                <pic:cNvPr id="388194918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312329785" name="Picture">
+                        <wp:docPr id="1529094404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312329785" name="Picture"/>
+                                <pic:cNvPr id="1529094404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990670980" name="Picture">
+                        <wp:docPr id="2044823777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990670980" name="Picture"/>
+                                <pic:cNvPr id="2044823777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554744905" name="Picture">
+                        <wp:docPr id="2100295517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554744905" name="Picture"/>
+                                <pic:cNvPr id="2100295517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837762869" name="Picture">
+                        <wp:docPr id="1690923754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837762869" name="Picture"/>
+                                <pic:cNvPr id="1690923754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771279514" name="Picture">
+                        <wp:docPr id="605458866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771279514" name="Picture"/>
+                                <pic:cNvPr id="605458866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621420358" name="Picture">
+                        <wp:docPr id="1439546787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621420358" name="Picture"/>
+                                <pic:cNvPr id="1439546787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257397781" name="Picture">
+                        <wp:docPr id="618192401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257397781" name="Picture"/>
+                                <pic:cNvPr id="618192401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419944861" name="Picture">
+                        <wp:docPr id="1279743935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419944861" name="Picture"/>
+                                <pic:cNvPr id="1279743935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255645933" name="Picture">
+                        <wp:docPr id="540474125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255645933" name="Picture"/>
+                                <pic:cNvPr id="540474125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567155720" name="Picture">
+                        <wp:docPr id="1478829462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567155720" name="Picture"/>
+                                <pic:cNvPr id="1478829462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417577773" name="Picture">
+                        <wp:docPr id="1102788218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417577773" name="Picture"/>
+                                <pic:cNvPr id="1102788218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551205511" name="Picture">
+                        <wp:docPr id="2137609184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551205511" name="Picture"/>
+                                <pic:cNvPr id="2137609184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544384746" name="Picture">
+                        <wp:docPr id="100339392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544384746" name="Picture"/>
+                                <pic:cNvPr id="100339392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59140647" name="Picture">
+                        <wp:docPr id="2113023728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59140647" name="Picture"/>
+                                <pic:cNvPr id="2113023728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835860841" name="Picture">
+                  <wp:docPr id="1264714145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835860841" name="Picture"/>
+                          <pic:cNvPr id="1264714145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751183304" name="Picture">
+                  <wp:docPr id="1876126663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751183304" name="Picture"/>
+                          <pic:cNvPr id="1876126663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154142394" name="Picture">
+                  <wp:docPr id="653803263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154142394" name="Picture"/>
+                          <pic:cNvPr id="653803263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116798110" name="Picture">
+                  <wp:docPr id="494333064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116798110" name="Picture"/>
+                          <pic:cNvPr id="494333064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226563699" name="Picture">
+                  <wp:docPr id="661234189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226563699" name="Picture"/>
+                          <pic:cNvPr id="661234189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003386407" name="Picture">
+                  <wp:docPr id="1208951571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003386407" name="Picture"/>
+                          <pic:cNvPr id="1208951571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847144186" name="Picture">
+                        <wp:docPr id="945299142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847144186" name="Picture"/>
+                                <pic:cNvPr id="945299142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534291915" name="Picture">
+                  <wp:docPr id="1006799234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534291915" name="Picture"/>
+                          <pic:cNvPr id="1006799234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665345617" name="Picture">
+                  <wp:docPr id="1772119426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665345617" name="Picture"/>
+                          <pic:cNvPr id="1772119426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14797472" name="Picture">
+                  <wp:docPr id="301394014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14797472" name="Picture"/>
+                          <pic:cNvPr id="301394014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83777137" name="Picture">
+                  <wp:docPr id="722281323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83777137" name="Picture"/>
+                          <pic:cNvPr id="722281323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999363302" name="Picture">
+                  <wp:docPr id="1617598986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999363302" name="Picture"/>
+                          <pic:cNvPr id="1617598986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764698892" name="Picture">
+                  <wp:docPr id="1651935991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764698892" name="Picture"/>
+                          <pic:cNvPr id="1651935991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052008734" name="Picture">
+                        <wp:docPr id="1314555792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052008734" name="Picture"/>
+                                <pic:cNvPr id="1314555792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463760322" name="Picture">
+                        <wp:docPr id="929357472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463760322" name="Picture"/>
+                                <pic:cNvPr id="929357472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243484842" name="Picture">
+                  <wp:docPr id="756591067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243484842" name="Picture"/>
+                          <pic:cNvPr id="756591067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923386983" name="Picture">
+                  <wp:docPr id="157104866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923386983" name="Picture"/>
+                          <pic:cNvPr id="157104866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331328499" name="Picture">
+                  <wp:docPr id="1888743968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331328499" name="Picture"/>
+                          <pic:cNvPr id="1888743968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767206689" name="Picture">
+                  <wp:docPr id="2061475481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767206689" name="Picture"/>
+                          <pic:cNvPr id="2061475481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013800130" name="Picture">
+                  <wp:docPr id="525596514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013800130" name="Picture"/>
+                          <pic:cNvPr id="525596514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431155797" name="Picture">
+                  <wp:docPr id="1055022259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431155797" name="Picture"/>
+                          <pic:cNvPr id="1055022259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123300118" name="Picture">
+                        <wp:docPr id="7141531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123300118" name="Picture"/>
+                                <pic:cNvPr id="7141531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276811615" name="Picture">
+                  <wp:docPr id="751254497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276811615" name="Picture"/>
+                          <pic:cNvPr id="751254497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050252391" name="Picture">
+                  <wp:docPr id="1074173831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050252391" name="Picture"/>
+                          <pic:cNvPr id="1074173831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160668829" name="Picture">
+                  <wp:docPr id="162186340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160668829" name="Picture"/>
+                          <pic:cNvPr id="162186340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061288713" name="Picture">
+                  <wp:docPr id="339611692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061288713" name="Picture"/>
+                          <pic:cNvPr id="339611692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608031714" name="Picture">
+                  <wp:docPr id="1080561854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608031714" name="Picture"/>
+                          <pic:cNvPr id="1080561854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337400977" name="Picture">
+                  <wp:docPr id="647780842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337400977" name="Picture"/>
+                          <pic:cNvPr id="647780842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683367891" name="Picture">
+                        <wp:docPr id="366916754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683367891" name="Picture"/>
+                                <pic:cNvPr id="366916754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593130121" name="Picture">
+                  <wp:docPr id="1363799242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593130121" name="Picture"/>
+                          <pic:cNvPr id="1363799242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445916718" name="Picture">
+                  <wp:docPr id="2098687212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445916718" name="Picture"/>
+                          <pic:cNvPr id="2098687212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554832452" name="Picture">
+                  <wp:docPr id="1514677400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554832452" name="Picture"/>
+                          <pic:cNvPr id="1514677400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911633462" name="Picture">
+                  <wp:docPr id="1355945499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911633462" name="Picture"/>
+                          <pic:cNvPr id="1355945499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422764370" name="Picture">
+                  <wp:docPr id="1280381883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422764370" name="Picture"/>
+                          <pic:cNvPr id="1280381883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038263221" name="Picture">
+                  <wp:docPr id="1392007847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038263221" name="Picture"/>
+                          <pic:cNvPr id="1392007847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849687316" name="Picture">
+                  <wp:docPr id="384845704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849687316" name="Picture"/>
+                          <pic:cNvPr id="384845704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788844057" name="Picture">
+                  <wp:docPr id="128259876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788844057" name="Picture"/>
+                          <pic:cNvPr id="128259876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856865208" name="Picture">
+                  <wp:docPr id="123704677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856865208" name="Picture"/>
+                          <pic:cNvPr id="123704677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>