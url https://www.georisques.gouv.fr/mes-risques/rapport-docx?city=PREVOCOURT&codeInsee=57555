--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208116296" name="Picture">
+                  <wp:docPr id="916156451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208116296" name="Picture"/>
+                          <pic:cNvPr id="916156451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706519452" name="Picture">
+                  <wp:docPr id="1970505007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706519452" name="Picture"/>
+                          <pic:cNvPr id="1970505007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586049136" name="Picture">
+                        <wp:docPr id="1314391980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586049136" name="Picture"/>
+                                <pic:cNvPr id="1314391980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565484405" name="Picture">
+                  <wp:docPr id="2014883351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565484405" name="Picture"/>
+                          <pic:cNvPr id="2014883351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169339076" name="Picture">
+                  <wp:docPr id="1983619497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169339076" name="Picture"/>
+                          <pic:cNvPr id="1983619497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824694884" name="Picture">
+                  <wp:docPr id="1737865650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824694884" name="Picture"/>
+                          <pic:cNvPr id="1737865650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245537235" name="Picture">
+                  <wp:docPr id="491098948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245537235" name="Picture"/>
+                          <pic:cNvPr id="491098948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355846265" name="Picture">
+                  <wp:docPr id="1009289012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355846265" name="Picture"/>
+                          <pic:cNvPr id="1009289012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506776569" name="Picture">
+                        <wp:docPr id="1554774714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506776569" name="Picture"/>
+                                <pic:cNvPr id="1554774714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417965588" name="Picture">
+                        <wp:docPr id="1070840012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417965588" name="Picture"/>
+                                <pic:cNvPr id="1070840012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264989940" name="Picture">
+                        <wp:docPr id="1430164126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264989940" name="Picture"/>
+                                <pic:cNvPr id="1430164126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802039725" name="Picture">
+                        <wp:docPr id="601110448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802039725" name="Picture"/>
+                                <pic:cNvPr id="601110448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718160049" name="Picture">
+                        <wp:docPr id="140093023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718160049" name="Picture"/>
+                                <pic:cNvPr id="140093023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765602484" name="Picture">
+                        <wp:docPr id="1594901746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765602484" name="Picture"/>
+                                <pic:cNvPr id="1594901746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563816406" name="Picture">
+                        <wp:docPr id="956819330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563816406" name="Picture"/>
+                                <pic:cNvPr id="956819330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989317701" name="Picture">
+                        <wp:docPr id="1909332723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989317701" name="Picture"/>
+                                <pic:cNvPr id="1909332723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928542395" name="Picture">
+                        <wp:docPr id="581057838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928542395" name="Picture"/>
+                                <pic:cNvPr id="581057838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150063725" name="Picture">
+                        <wp:docPr id="1095214189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150063725" name="Picture"/>
+                                <pic:cNvPr id="1095214189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488491240" name="Picture">
+                        <wp:docPr id="1667673687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488491240" name="Picture"/>
+                                <pic:cNvPr id="1667673687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737535984" name="Picture">
+                        <wp:docPr id="256330926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737535984" name="Picture"/>
+                                <pic:cNvPr id="256330926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655646813" name="Picture">
+                        <wp:docPr id="1566205523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655646813" name="Picture"/>
+                                <pic:cNvPr id="1566205523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351259321" name="Picture">
+                        <wp:docPr id="680724608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351259321" name="Picture"/>
+                                <pic:cNvPr id="680724608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654033538" name="Picture">
+                        <wp:docPr id="625177075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654033538" name="Picture"/>
+                                <pic:cNvPr id="625177075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12742,56 +12742,58 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="JR_PAGE_ANCHOR_0_3"/>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
@@ -12990,50 +12992,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13071,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311101136" name="Picture">
+                  <wp:docPr id="881753447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311101136" name="Picture"/>
+                          <pic:cNvPr id="881753447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13131,86 +13151,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774338882" name="Picture">
+                  <wp:docPr id="1799629036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774338882" name="Picture"/>
+                          <pic:cNvPr id="1799629036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13281,50 +13301,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13378,60 +13407,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13640,50 +13678,68 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13775,86 +13831,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259173176" name="Picture">
+                  <wp:docPr id="112297365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259173176" name="Picture"/>
+                          <pic:cNvPr id="112297365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13864,50 +13920,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13999,51 +14064,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14105,50 +14170,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14335,67 +14409,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -14611,113 +14703,149 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque d'inondation sur Prevocourt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="240"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -15004,89 +15132,98 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386623341" name="Picture">
+                  <wp:docPr id="537909049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386623341" name="Picture"/>
+                          <pic:cNvPr id="537909049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_2_20.jpg"/>
+                          <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15135,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522494152" name="Picture">
+                  <wp:docPr id="2074425140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522494152" name="Picture"/>
+                          <pic:cNvPr id="2074425140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15231,51 +15368,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15371,51 +15517,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15511,51 +15666,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15651,51 +15815,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15818,51 +15991,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15877,95 +16059,95 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inondation est une submersion, rapide ou lente, d'une zone habituellement hors de l'eau.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16088,51 +16270,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16147,95 +16338,95 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Les types de risques d'inondation sur ma commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,51 +16441,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
@@ -16460,51 +16651,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16627,51 +16818,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16900,50 +17100,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2040"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17024,88 +17242,97 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="8"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982775637" name="Picture">
+                  <wp:docPr id="1561244119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982775637" name="Picture"/>
+                          <pic:cNvPr id="1561244119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_2_19.png"/>
+                          <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17348,67 +17575,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="20"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations détaillées :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -17671,50 +17916,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17901,50 +18164,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17962,51 +18243,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="220"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="20"/>
               <w:gridCol w:w="7760"/>
               <w:gridCol w:w="1040"/>
@@ -18185,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144944850" name="Picture">
+                        <wp:docPr id="1105139718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144944850" name="Picture"/>
+                                <pic:cNvPr id="1105139718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18764,54 +19045,72 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18825,51 +19124,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="220"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="20"/>
               <w:gridCol w:w="7760"/>
               <w:gridCol w:w="560"/>
@@ -19067,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582178042" name="Picture">
+                        <wp:docPr id="1037698856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582178042" name="Picture"/>
+                                <pic:cNvPr id="1037698856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19325,51 +19624,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -19396,54 +19695,50 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Inondation</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">Séisme</w:t>
-[...2 lines deleted...]
-                    <w:br/>
                     <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -19773,50 +20068,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19834,51 +20147,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -19952,51 +20265,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">3 inondations classées en catastrophe naturelle dans ma commune : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20082,51 +20395,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Une CATNAT est une Catastrophe Naturelle, liée à un phénomène ou conjonction de phénomènes dont les effets sont particulièrement dommageables. Lorsqu'une catastrophe naturelle frappe un territoire, on dit que "le territoire est en état de catastrophe naturelle".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -20153,52 +20466,294 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1480"/>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code NOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libellé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Début le</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -20513,51 +21068,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -20834,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390193" name="Picture">
+                  <wp:docPr id="707281852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390193" name="Picture"/>
+                          <pic:cNvPr id="707281852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20914,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441580252" name="Picture">
+                  <wp:docPr id="1126126604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441580252" name="Picture"/>
+                          <pic:cNvPr id="1126126604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21459,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308456570" name="Picture">
+                  <wp:docPr id="973425693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308456570" name="Picture"/>
+                          <pic:cNvPr id="973425693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23530,57 +24094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872374731" name="Picture">
+                  <wp:docPr id="586669159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872374731" name="Picture"/>
+                          <pic:cNvPr id="586669159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23619,57 +24183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558431936" name="Picture">
+                  <wp:docPr id="468796161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558431936" name="Picture"/>
+                          <pic:cNvPr id="468796161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24263,57 +24827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541779034" name="Picture">
+                  <wp:docPr id="193233350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541779034" name="Picture"/>
+                          <pic:cNvPr id="193233350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25261,57 +25825,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927862524" name="Picture">
+                  <wp:docPr id="1518272979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927862524" name="Picture"/>
+                          <pic:cNvPr id="1518272979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25364,57 +25928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211460823" name="Picture">
+                  <wp:docPr id="1817711978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211460823" name="Picture"/>
+                          <pic:cNvPr id="1817711978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26743,57 +27307,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117543408" name="Picture">
+                  <wp:docPr id="773464648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117543408" name="Picture"/>
+                          <pic:cNvPr id="773464648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27868,57 +28432,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683052363" name="Picture">
+                        <wp:docPr id="1431061353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683052363" name="Picture"/>
+                                <pic:cNvPr id="1431061353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29221,57 +29785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288985978" name="Picture">
+                  <wp:docPr id="81645480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288985978" name="Picture"/>
+                          <pic:cNvPr id="81645480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998972250" name="Picture">
+                  <wp:docPr id="1190847875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998972250" name="Picture"/>
+                          <pic:cNvPr id="1190847875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29954,57 +30518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427044463" name="Picture">
+                  <wp:docPr id="1905959230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427044463" name="Picture"/>
+                          <pic:cNvPr id="1905959230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30952,57 +31516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475253211" name="Picture">
+                  <wp:docPr id="873948721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475253211" name="Picture"/>
+                          <pic:cNvPr id="873948721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31055,57 +31619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743824254" name="Picture">
+                  <wp:docPr id="2084206650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743824254" name="Picture"/>
+                          <pic:cNvPr id="2084206650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32436,57 +33000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413322001" name="Picture">
+                  <wp:docPr id="313721094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413322001" name="Picture"/>
+                          <pic:cNvPr id="313721094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33579,57 +34143,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575024830" name="Picture">
+                        <wp:docPr id="1077182013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575024830" name="Picture"/>
+                                <pic:cNvPr id="1077182013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34968,57 +35532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741508004" name="Picture">
+                  <wp:docPr id="1241902092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741508004" name="Picture"/>
+                          <pic:cNvPr id="1241902092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35057,57 +35621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475544096" name="Picture">
+                  <wp:docPr id="407263485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475544096" name="Picture"/>
+                          <pic:cNvPr id="407263485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35701,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579629098" name="Picture">
+                  <wp:docPr id="847158351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579629098" name="Picture"/>
+                          <pic:cNvPr id="847158351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36699,57 +37263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390134355" name="Picture">
+                  <wp:docPr id="1336637852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390134355" name="Picture"/>
+                          <pic:cNvPr id="1336637852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36802,57 +37366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602578543" name="Picture">
+                  <wp:docPr id="801276070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602578543" name="Picture"/>
+                          <pic:cNvPr id="801276070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38179,57 +38743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673135431" name="Picture">
+                  <wp:docPr id="1682469724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673135431" name="Picture"/>
+                          <pic:cNvPr id="1682469724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39322,57 +39886,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508049812" name="Picture">
+                        <wp:docPr id="392124610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508049812" name="Picture"/>
+                                <pic:cNvPr id="392124610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40683,57 +41247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791010258" name="Picture">
+                  <wp:docPr id="816450534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791010258" name="Picture"/>
+                          <pic:cNvPr id="816450534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40772,57 +41336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494378253" name="Picture">
+                  <wp:docPr id="1336409888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494378253" name="Picture"/>
+                          <pic:cNvPr id="1336409888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41416,57 +41980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893170250" name="Picture">
+                  <wp:docPr id="1518593082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893170250" name="Picture"/>
+                          <pic:cNvPr id="1518593082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42414,57 +42978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656369562" name="Picture">
+                  <wp:docPr id="1822780812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656369562" name="Picture"/>
+                          <pic:cNvPr id="1822780812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42517,57 +43081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119761257" name="Picture">
+                  <wp:docPr id="1429768260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119761257" name="Picture"/>
+                          <pic:cNvPr id="1429768260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43894,57 +44458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506556823" name="Picture">
+                  <wp:docPr id="1686097586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506556823" name="Picture"/>
+                          <pic:cNvPr id="1686097586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45037,57 +45601,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136890886" name="Picture">
+                        <wp:docPr id="1667563096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136890886" name="Picture"/>
+                                <pic:cNvPr id="1667563096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46258,57 +46822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449916448" name="Picture">
+                  <wp:docPr id="2046076632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449916448" name="Picture"/>
+                          <pic:cNvPr id="2046076632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46329,57 +46893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111131018" name="Picture">
+                  <wp:docPr id="749974447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111131018" name="Picture"/>
+                          <pic:cNvPr id="749974447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46743,57 +47307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087110191" name="Picture">
+                  <wp:docPr id="1941407883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087110191" name="Picture"/>
+                          <pic:cNvPr id="1941407883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47564,53 +48128,53 @@
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
- <Relationship Id="img_0_2_20.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_20.jpg"/>
+ <Relationship Id="img_0_2_24.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_24.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
- <Relationship Id="img_0_2_19.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_19.png"/>
+ <Relationship Id="img_0_2_23.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_23.png"/>
  <Relationship Id="img_0_2_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14_2.png"/>
  <Relationship Id="img_0_2_15_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.jpg"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>