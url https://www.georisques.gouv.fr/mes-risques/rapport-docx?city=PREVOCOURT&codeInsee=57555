--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916156451" name="Picture">
+                  <wp:docPr id="779546029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916156451" name="Picture"/>
+                          <pic:cNvPr id="779546029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970505007" name="Picture">
+                  <wp:docPr id="1886861629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970505007" name="Picture"/>
+                          <pic:cNvPr id="1886861629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314391980" name="Picture">
+                        <wp:docPr id="2035350940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314391980" name="Picture"/>
+                                <pic:cNvPr id="2035350940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014883351" name="Picture">
+                  <wp:docPr id="1701952605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014883351" name="Picture"/>
+                          <pic:cNvPr id="1701952605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983619497" name="Picture">
+                  <wp:docPr id="1756666514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983619497" name="Picture"/>
+                          <pic:cNvPr id="1756666514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737865650" name="Picture">
+                  <wp:docPr id="2139719902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737865650" name="Picture"/>
+                          <pic:cNvPr id="2139719902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491098948" name="Picture">
+                  <wp:docPr id="872498652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491098948" name="Picture"/>
+                          <pic:cNvPr id="872498652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009289012" name="Picture">
+                  <wp:docPr id="543110654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009289012" name="Picture"/>
+                          <pic:cNvPr id="543110654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554774714" name="Picture">
+                        <wp:docPr id="733481849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554774714" name="Picture"/>
+                                <pic:cNvPr id="733481849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070840012" name="Picture">
+                        <wp:docPr id="725330583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070840012" name="Picture"/>
+                                <pic:cNvPr id="725330583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430164126" name="Picture">
+                        <wp:docPr id="1728885005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430164126" name="Picture"/>
+                                <pic:cNvPr id="1728885005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601110448" name="Picture">
+                        <wp:docPr id="750984789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601110448" name="Picture"/>
+                                <pic:cNvPr id="750984789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140093023" name="Picture">
+                        <wp:docPr id="1510034807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140093023" name="Picture"/>
+                                <pic:cNvPr id="1510034807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594901746" name="Picture">
+                        <wp:docPr id="495448752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594901746" name="Picture"/>
+                                <pic:cNvPr id="495448752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956819330" name="Picture">
+                        <wp:docPr id="1114761731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956819330" name="Picture"/>
+                                <pic:cNvPr id="1114761731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909332723" name="Picture">
+                        <wp:docPr id="994584098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909332723" name="Picture"/>
+                                <pic:cNvPr id="994584098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581057838" name="Picture">
+                        <wp:docPr id="768562386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581057838" name="Picture"/>
+                                <pic:cNvPr id="768562386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095214189" name="Picture">
+                        <wp:docPr id="1918704075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095214189" name="Picture"/>
+                                <pic:cNvPr id="1918704075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667673687" name="Picture">
+                        <wp:docPr id="1880987287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667673687" name="Picture"/>
+                                <pic:cNvPr id="1880987287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256330926" name="Picture">
+                        <wp:docPr id="461691215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256330926" name="Picture"/>
+                                <pic:cNvPr id="461691215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566205523" name="Picture">
+                        <wp:docPr id="1190759833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566205523" name="Picture"/>
+                                <pic:cNvPr id="1190759833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680724608" name="Picture">
+                        <wp:docPr id="1348463534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680724608" name="Picture"/>
+                                <pic:cNvPr id="1348463534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625177075" name="Picture">
+                        <wp:docPr id="1390704514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625177075" name="Picture"/>
+                                <pic:cNvPr id="1390704514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881753447" name="Picture">
+                  <wp:docPr id="602251965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881753447" name="Picture"/>
+                          <pic:cNvPr id="602251965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799629036" name="Picture">
+                  <wp:docPr id="1980617784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799629036" name="Picture"/>
+                          <pic:cNvPr id="1980617784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112297365" name="Picture">
+                  <wp:docPr id="2014138779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112297365" name="Picture"/>
+                          <pic:cNvPr id="2014138779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537909049" name="Picture">
+                  <wp:docPr id="1757626303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537909049" name="Picture"/>
+                          <pic:cNvPr id="1757626303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074425140" name="Picture">
+                  <wp:docPr id="1489576766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074425140" name="Picture"/>
+                          <pic:cNvPr id="1489576766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561244119" name="Picture">
+                  <wp:docPr id="1056778789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561244119" name="Picture"/>
+                          <pic:cNvPr id="1056778789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105139718" name="Picture">
+                        <wp:docPr id="67151177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105139718" name="Picture"/>
+                                <pic:cNvPr id="67151177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037698856" name="Picture">
+                        <wp:docPr id="1130599750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037698856" name="Picture"/>
+                                <pic:cNvPr id="1130599750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707281852" name="Picture">
+                  <wp:docPr id="447574984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707281852" name="Picture"/>
+                          <pic:cNvPr id="447574984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126126604" name="Picture">
+                  <wp:docPr id="527385788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126126604" name="Picture"/>
+                          <pic:cNvPr id="527385788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973425693" name="Picture">
+                  <wp:docPr id="1857875400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973425693" name="Picture"/>
+                          <pic:cNvPr id="1857875400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24094,57 +24094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586669159" name="Picture">
+                  <wp:docPr id="48500331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586669159" name="Picture"/>
+                          <pic:cNvPr id="48500331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24183,57 +24183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468796161" name="Picture">
+                  <wp:docPr id="1741418543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468796161" name="Picture"/>
+                          <pic:cNvPr id="1741418543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24827,57 +24827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193233350" name="Picture">
+                  <wp:docPr id="1854968755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193233350" name="Picture"/>
+                          <pic:cNvPr id="1854968755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25825,57 +25825,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518272979" name="Picture">
+                  <wp:docPr id="1684319007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518272979" name="Picture"/>
+                          <pic:cNvPr id="1684319007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25928,57 +25928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817711978" name="Picture">
+                  <wp:docPr id="58217629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817711978" name="Picture"/>
+                          <pic:cNvPr id="58217629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27307,57 +27307,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773464648" name="Picture">
+                  <wp:docPr id="880446460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773464648" name="Picture"/>
+                          <pic:cNvPr id="880446460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28432,57 +28432,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431061353" name="Picture">
+                        <wp:docPr id="1227917339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431061353" name="Picture"/>
+                                <pic:cNvPr id="1227917339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29785,57 +29785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81645480" name="Picture">
+                  <wp:docPr id="1672653499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81645480" name="Picture"/>
+                          <pic:cNvPr id="1672653499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29874,57 +29874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190847875" name="Picture">
+                  <wp:docPr id="1583341182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190847875" name="Picture"/>
+                          <pic:cNvPr id="1583341182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30518,57 +30518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905959230" name="Picture">
+                  <wp:docPr id="333641214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905959230" name="Picture"/>
+                          <pic:cNvPr id="333641214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31516,57 +31516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873948721" name="Picture">
+                  <wp:docPr id="967709153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873948721" name="Picture"/>
+                          <pic:cNvPr id="967709153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31619,57 +31619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084206650" name="Picture">
+                  <wp:docPr id="1919588026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084206650" name="Picture"/>
+                          <pic:cNvPr id="1919588026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33000,57 +33000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313721094" name="Picture">
+                  <wp:docPr id="767207226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313721094" name="Picture"/>
+                          <pic:cNvPr id="767207226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34143,57 +34143,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077182013" name="Picture">
+                        <wp:docPr id="1476949071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077182013" name="Picture"/>
+                                <pic:cNvPr id="1476949071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35532,57 +35532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241902092" name="Picture">
+                  <wp:docPr id="552835843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241902092" name="Picture"/>
+                          <pic:cNvPr id="552835843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35621,57 +35621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407263485" name="Picture">
+                  <wp:docPr id="270001151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407263485" name="Picture"/>
+                          <pic:cNvPr id="270001151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847158351" name="Picture">
+                  <wp:docPr id="2050948699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847158351" name="Picture"/>
+                          <pic:cNvPr id="2050948699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37263,57 +37263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336637852" name="Picture">
+                  <wp:docPr id="1691392668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336637852" name="Picture"/>
+                          <pic:cNvPr id="1691392668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37366,57 +37366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801276070" name="Picture">
+                  <wp:docPr id="2091861832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801276070" name="Picture"/>
+                          <pic:cNvPr id="2091861832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38743,57 +38743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682469724" name="Picture">
+                  <wp:docPr id="1873149943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682469724" name="Picture"/>
+                          <pic:cNvPr id="1873149943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39886,57 +39886,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392124610" name="Picture">
+                        <wp:docPr id="1068887568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392124610" name="Picture"/>
+                                <pic:cNvPr id="1068887568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41247,57 +41247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816450534" name="Picture">
+                  <wp:docPr id="2133845078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816450534" name="Picture"/>
+                          <pic:cNvPr id="2133845078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41336,57 +41336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336409888" name="Picture">
+                  <wp:docPr id="633458671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336409888" name="Picture"/>
+                          <pic:cNvPr id="633458671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41980,57 +41980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518593082" name="Picture">
+                  <wp:docPr id="1189519081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518593082" name="Picture"/>
+                          <pic:cNvPr id="1189519081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42978,57 +42978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822780812" name="Picture">
+                  <wp:docPr id="1088325709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822780812" name="Picture"/>
+                          <pic:cNvPr id="1088325709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43081,57 +43081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429768260" name="Picture">
+                  <wp:docPr id="167409553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429768260" name="Picture"/>
+                          <pic:cNvPr id="167409553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686097586" name="Picture">
+                  <wp:docPr id="850004693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686097586" name="Picture"/>
+                          <pic:cNvPr id="850004693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45601,57 +45601,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667563096" name="Picture">
+                        <wp:docPr id="1613026918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667563096" name="Picture"/>
+                                <pic:cNvPr id="1613026918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46822,57 +46822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046076632" name="Picture">
+                  <wp:docPr id="45777941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046076632" name="Picture"/>
+                          <pic:cNvPr id="45777941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46893,57 +46893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749974447" name="Picture">
+                  <wp:docPr id="1602148457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749974447" name="Picture"/>
+                          <pic:cNvPr id="1602148457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47307,57 +47307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941407883" name="Picture">
+                  <wp:docPr id="1470692623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941407883" name="Picture"/>
+                          <pic:cNvPr id="1470692623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>