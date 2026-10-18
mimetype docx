--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739733809" name="Picture">
+                  <wp:docPr id="1998080259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739733809" name="Picture"/>
+                          <pic:cNvPr id="1998080259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419169518" name="Picture">
+                  <wp:docPr id="1310022194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419169518" name="Picture"/>
+                          <pic:cNvPr id="1310022194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088287748" name="Picture">
+                        <wp:docPr id="1876957847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088287748" name="Picture"/>
+                                <pic:cNvPr id="1876957847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924637596" name="Picture">
+                  <wp:docPr id="245149127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924637596" name="Picture"/>
+                          <pic:cNvPr id="245149127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34340672" name="Picture">
+                  <wp:docPr id="1536798540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34340672" name="Picture"/>
+                          <pic:cNvPr id="1536798540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589294360" name="Picture">
+                  <wp:docPr id="559683778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589294360" name="Picture"/>
+                          <pic:cNvPr id="559683778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411903109" name="Picture">
+                  <wp:docPr id="1076488687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411903109" name="Picture"/>
+                          <pic:cNvPr id="1076488687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255280638" name="Picture">
+                  <wp:docPr id="2138291054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255280638" name="Picture"/>
+                          <pic:cNvPr id="2138291054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805081431" name="Picture">
+                        <wp:docPr id="1945078303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805081431" name="Picture"/>
+                                <pic:cNvPr id="1945078303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047462114" name="Picture">
+                        <wp:docPr id="557249653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047462114" name="Picture"/>
+                                <pic:cNvPr id="557249653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494376350" name="Picture">
+                        <wp:docPr id="915171849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494376350" name="Picture"/>
+                                <pic:cNvPr id="915171849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084300647" name="Picture">
+                        <wp:docPr id="172239428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084300647" name="Picture"/>
+                                <pic:cNvPr id="172239428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78706685" name="Picture">
+                        <wp:docPr id="1167077340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78706685" name="Picture"/>
+                                <pic:cNvPr id="1167077340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840691145" name="Picture">
+                        <wp:docPr id="1532251905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840691145" name="Picture"/>
+                                <pic:cNvPr id="1532251905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178459636" name="Picture">
+                        <wp:docPr id="101907573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178459636" name="Picture"/>
+                                <pic:cNvPr id="101907573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867959952" name="Picture">
+                        <wp:docPr id="1657696878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867959952" name="Picture"/>
+                                <pic:cNvPr id="1657696878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929422269" name="Picture">
+                        <wp:docPr id="1422509059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929422269" name="Picture"/>
+                                <pic:cNvPr id="1422509059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966173835" name="Picture">
+                        <wp:docPr id="1500403682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966173835" name="Picture"/>
+                                <pic:cNvPr id="1500403682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190013927" name="Picture">
+                        <wp:docPr id="1515836428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190013927" name="Picture"/>
+                                <pic:cNvPr id="1515836428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787501779" name="Picture">
+                        <wp:docPr id="86618570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787501779" name="Picture"/>
+                                <pic:cNvPr id="86618570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065303330" name="Picture">
+                        <wp:docPr id="1357824032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065303330" name="Picture"/>
+                                <pic:cNvPr id="1357824032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562668299" name="Picture">
+                        <wp:docPr id="1248366328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562668299" name="Picture"/>
+                                <pic:cNvPr id="1248366328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469029003" name="Picture">
+                        <wp:docPr id="2030862261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469029003" name="Picture"/>
+                                <pic:cNvPr id="2030862261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916799132" name="Picture">
+                  <wp:docPr id="1014119815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916799132" name="Picture"/>
+                          <pic:cNvPr id="1014119815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664776497" name="Picture">
+                  <wp:docPr id="843453300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664776497" name="Picture"/>
+                          <pic:cNvPr id="843453300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100128339" name="Picture">
+                  <wp:docPr id="120965742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100128339" name="Picture"/>
+                          <pic:cNvPr id="120965742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225430141" name="Picture">
+                  <wp:docPr id="57595124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225430141" name="Picture"/>
+                          <pic:cNvPr id="57595124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778838700" name="Picture">
+                  <wp:docPr id="1024223984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778838700" name="Picture"/>
+                          <pic:cNvPr id="1024223984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553434552" name="Picture">
+                  <wp:docPr id="781195934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553434552" name="Picture"/>
+                          <pic:cNvPr id="781195934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281485527" name="Picture">
+                        <wp:docPr id="1016075931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281485527" name="Picture"/>
+                                <pic:cNvPr id="1016075931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660167288" name="Picture">
+                  <wp:docPr id="1206492562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660167288" name="Picture"/>
+                          <pic:cNvPr id="1206492562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130261855" name="Picture">
+                  <wp:docPr id="1385170922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130261855" name="Picture"/>
+                          <pic:cNvPr id="1385170922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469149647" name="Picture">
+                  <wp:docPr id="1846081517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469149647" name="Picture"/>
+                          <pic:cNvPr id="1846081517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729038019" name="Picture">
+                  <wp:docPr id="1202000776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729038019" name="Picture"/>
+                          <pic:cNvPr id="1202000776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133205479" name="Picture">
+                  <wp:docPr id="1025956033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133205479" name="Picture"/>
+                          <pic:cNvPr id="1025956033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008024264" name="Picture">
+                  <wp:docPr id="1339393211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008024264" name="Picture"/>
+                          <pic:cNvPr id="1339393211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843637100" name="Picture">
+                        <wp:docPr id="1462160941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843637100" name="Picture"/>
+                                <pic:cNvPr id="1462160941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994857354" name="Picture">
+                  <wp:docPr id="173695972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994857354" name="Picture"/>
+                          <pic:cNvPr id="173695972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259334913" name="Picture">
+                  <wp:docPr id="1157458569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259334913" name="Picture"/>
+                          <pic:cNvPr id="1157458569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274694230" name="Picture">
+                  <wp:docPr id="262306915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274694230" name="Picture"/>
+                          <pic:cNvPr id="262306915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848921927" name="Picture">
+                  <wp:docPr id="1110172505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848921927" name="Picture"/>
+                          <pic:cNvPr id="1110172505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828307690" name="Picture">
+                  <wp:docPr id="876887662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828307690" name="Picture"/>
+                          <pic:cNvPr id="876887662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696427224" name="Picture">
+                  <wp:docPr id="902955040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696427224" name="Picture"/>
+                          <pic:cNvPr id="902955040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091619819" name="Picture">
+                        <wp:docPr id="525574411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091619819" name="Picture"/>
+                                <pic:cNvPr id="525574411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870653346" name="Picture">
+                  <wp:docPr id="1347967948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870653346" name="Picture"/>
+                          <pic:cNvPr id="1347967948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759981948" name="Picture">
+                  <wp:docPr id="1103581877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759981948" name="Picture"/>
+                          <pic:cNvPr id="1103581877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212409158" name="Picture">
+                  <wp:docPr id="1126103167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212409158" name="Picture"/>
+                          <pic:cNvPr id="1126103167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949226712" name="Picture">
+                  <wp:docPr id="621019469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949226712" name="Picture"/>
+                          <pic:cNvPr id="621019469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630416880" name="Picture">
+                  <wp:docPr id="1580051874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630416880" name="Picture"/>
+                          <pic:cNvPr id="1580051874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923993041" name="Picture">
+                  <wp:docPr id="1791261464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923993041" name="Picture"/>
+                          <pic:cNvPr id="1791261464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171758979" name="Picture">
+                  <wp:docPr id="1495590733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171758979" name="Picture"/>
+                          <pic:cNvPr id="1495590733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706000380" name="Picture">
+                  <wp:docPr id="500112007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706000380" name="Picture"/>
+                          <pic:cNvPr id="500112007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758178517" name="Picture">
+                  <wp:docPr id="1895659353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758178517" name="Picture"/>
+                          <pic:cNvPr id="1895659353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901453423" name="Picture">
+                        <wp:docPr id="446299382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901453423" name="Picture"/>
+                                <pic:cNvPr id="446299382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532592858" name="Picture">
+                  <wp:docPr id="21305155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532592858" name="Picture"/>
+                          <pic:cNvPr id="21305155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430280473" name="Picture">
+                  <wp:docPr id="248433616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430280473" name="Picture"/>
+                          <pic:cNvPr id="248433616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392046376" name="Picture">
+                  <wp:docPr id="646238900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392046376" name="Picture"/>
+                          <pic:cNvPr id="646238900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913677117" name="Picture">
+                  <wp:docPr id="772092989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913677117" name="Picture"/>
+                          <pic:cNvPr id="772092989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597400589" name="Picture">
+                  <wp:docPr id="933184230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597400589" name="Picture"/>
+                          <pic:cNvPr id="933184230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439795142" name="Picture">
+                  <wp:docPr id="2025309331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439795142" name="Picture"/>
+                          <pic:cNvPr id="2025309331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524837733" name="Picture">
+                        <wp:docPr id="1232436169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524837733" name="Picture"/>
+                                <pic:cNvPr id="1232436169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809444807" name="Picture">
+                  <wp:docPr id="262192424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809444807" name="Picture"/>
+                          <pic:cNvPr id="262192424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591717869" name="Picture">
+                  <wp:docPr id="738127716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591717869" name="Picture"/>
+                          <pic:cNvPr id="738127716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544113405" name="Picture">
+                  <wp:docPr id="203906180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544113405" name="Picture"/>
+                          <pic:cNvPr id="203906180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>