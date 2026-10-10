--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262326288" name="Picture">
+                  <wp:docPr id="1509437815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262326288" name="Picture"/>
+                          <pic:cNvPr id="1509437815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621022552" name="Picture">
+                  <wp:docPr id="722814979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621022552" name="Picture"/>
+                          <pic:cNvPr id="722814979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727546292" name="Picture">
+                        <wp:docPr id="385337848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727546292" name="Picture"/>
+                                <pic:cNvPr id="385337848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156568682" name="Picture">
+                  <wp:docPr id="236894925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156568682" name="Picture"/>
+                          <pic:cNvPr id="236894925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249801830" name="Picture">
+                  <wp:docPr id="67429157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249801830" name="Picture"/>
+                          <pic:cNvPr id="67429157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836129581" name="Picture">
+                  <wp:docPr id="1113572646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836129581" name="Picture"/>
+                          <pic:cNvPr id="1113572646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563490982" name="Picture">
+                  <wp:docPr id="1147414056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563490982" name="Picture"/>
+                          <pic:cNvPr id="1147414056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450289529" name="Picture">
+                  <wp:docPr id="1730595819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450289529" name="Picture"/>
+                          <pic:cNvPr id="1730595819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680279267" name="Picture">
+                        <wp:docPr id="1504309584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680279267" name="Picture"/>
+                                <pic:cNvPr id="1504309584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469579165" name="Picture">
+                        <wp:docPr id="2085411789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469579165" name="Picture"/>
+                                <pic:cNvPr id="2085411789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897813140" name="Picture">
+                        <wp:docPr id="970365427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897813140" name="Picture"/>
+                                <pic:cNvPr id="970365427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540596541" name="Picture">
+                        <wp:docPr id="1609061853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540596541" name="Picture"/>
+                                <pic:cNvPr id="1609061853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877981266" name="Picture">
+                        <wp:docPr id="324326732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877981266" name="Picture"/>
+                                <pic:cNvPr id="324326732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074763624" name="Picture">
+                        <wp:docPr id="1979088608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074763624" name="Picture"/>
+                                <pic:cNvPr id="1979088608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122797332" name="Picture">
+                        <wp:docPr id="617419828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122797332" name="Picture"/>
+                                <pic:cNvPr id="617419828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940475594" name="Picture">
+                        <wp:docPr id="1115302854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940475594" name="Picture"/>
+                                <pic:cNvPr id="1115302854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936909567" name="Picture">
+                        <wp:docPr id="1745488915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936909567" name="Picture"/>
+                                <pic:cNvPr id="1745488915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890851008" name="Picture">
+                        <wp:docPr id="1592963590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890851008" name="Picture"/>
+                                <pic:cNvPr id="1592963590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683099705" name="Picture">
+                        <wp:docPr id="1720565391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683099705" name="Picture"/>
+                                <pic:cNvPr id="1720565391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911473562" name="Picture">
+                        <wp:docPr id="2007885041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911473562" name="Picture"/>
+                                <pic:cNvPr id="2007885041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735023881" name="Picture">
+                        <wp:docPr id="1840396398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735023881" name="Picture"/>
+                                <pic:cNvPr id="1840396398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015107182" name="Picture">
+                        <wp:docPr id="385955823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015107182" name="Picture"/>
+                                <pic:cNvPr id="385955823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624864706" name="Picture">
+                        <wp:docPr id="2002071906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624864706" name="Picture"/>
+                                <pic:cNvPr id="2002071906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507470373" name="Picture">
+                  <wp:docPr id="24276029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507470373" name="Picture"/>
+                          <pic:cNvPr id="24276029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864035616" name="Picture">
+                  <wp:docPr id="1597670285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864035616" name="Picture"/>
+                          <pic:cNvPr id="1597670285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607896652" name="Picture">
+                  <wp:docPr id="739460888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607896652" name="Picture"/>
+                          <pic:cNvPr id="739460888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122659807" name="Picture">
+                  <wp:docPr id="1309025875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122659807" name="Picture"/>
+                          <pic:cNvPr id="1309025875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279414429" name="Picture">
+                  <wp:docPr id="2090090166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279414429" name="Picture"/>
+                          <pic:cNvPr id="2090090166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941638661" name="Picture">
+                  <wp:docPr id="1242358970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941638661" name="Picture"/>
+                          <pic:cNvPr id="1242358970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363533512" name="Picture">
+                        <wp:docPr id="1709744433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363533512" name="Picture"/>
+                                <pic:cNvPr id="1709744433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924332994" name="Picture">
+                        <wp:docPr id="721548065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924332994" name="Picture"/>
+                                <pic:cNvPr id="721548065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542263536" name="Picture">
+                  <wp:docPr id="254502139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542263536" name="Picture"/>
+                          <pic:cNvPr id="254502139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076817425" name="Picture">
+                  <wp:docPr id="1316817374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076817425" name="Picture"/>
+                          <pic:cNvPr id="1316817374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630675259" name="Picture">
+                  <wp:docPr id="1791058891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630675259" name="Picture"/>
+                          <pic:cNvPr id="1791058891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670494230" name="Picture">
+                  <wp:docPr id="1084080988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670494230" name="Picture"/>
+                          <pic:cNvPr id="1084080988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767118665" name="Picture">
+                  <wp:docPr id="680523157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767118665" name="Picture"/>
+                          <pic:cNvPr id="680523157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729418040" name="Picture">
+                  <wp:docPr id="421242283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729418040" name="Picture"/>
+                          <pic:cNvPr id="421242283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846760350" name="Picture">
+                        <wp:docPr id="813691835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846760350" name="Picture"/>
+                                <pic:cNvPr id="813691835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424716881" name="Picture">
+                        <wp:docPr id="98682953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424716881" name="Picture"/>
+                                <pic:cNvPr id="98682953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831572806" name="Picture">
+                  <wp:docPr id="1246499173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831572806" name="Picture"/>
+                          <pic:cNvPr id="1246499173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631089794" name="Picture">
+                  <wp:docPr id="1470876912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631089794" name="Picture"/>
+                          <pic:cNvPr id="1470876912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044704674" name="Picture">
+                  <wp:docPr id="1603635760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044704674" name="Picture"/>
+                          <pic:cNvPr id="1603635760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912197820" name="Picture">
+                  <wp:docPr id="1035394571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912197820" name="Picture"/>
+                          <pic:cNvPr id="1035394571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439668555" name="Picture">
+                  <wp:docPr id="206586691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439668555" name="Picture"/>
+                          <pic:cNvPr id="206586691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690940632" name="Picture">
+                  <wp:docPr id="1392747919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690940632" name="Picture"/>
+                          <pic:cNvPr id="1392747919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104483418" name="Picture">
+                        <wp:docPr id="1094667134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104483418" name="Picture"/>
+                                <pic:cNvPr id="1094667134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600412933" name="Picture">
+                  <wp:docPr id="266248459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600412933" name="Picture"/>
+                          <pic:cNvPr id="266248459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473270899" name="Picture">
+                  <wp:docPr id="1863190033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473270899" name="Picture"/>
+                          <pic:cNvPr id="1863190033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831915871" name="Picture">
+                  <wp:docPr id="1103506713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831915871" name="Picture"/>
+                          <pic:cNvPr id="1103506713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589856221" name="Picture">
+                  <wp:docPr id="1513175829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589856221" name="Picture"/>
+                          <pic:cNvPr id="1513175829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082375186" name="Picture">
+                  <wp:docPr id="1994687581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082375186" name="Picture"/>
+                          <pic:cNvPr id="1994687581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106209640" name="Picture">
+                  <wp:docPr id="1868080236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106209640" name="Picture"/>
+                          <pic:cNvPr id="1868080236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924983793" name="Picture">
+                        <wp:docPr id="983293755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924983793" name="Picture"/>
+                                <pic:cNvPr id="983293755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509097917" name="Picture">
+                  <wp:docPr id="578771622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509097917" name="Picture"/>
+                          <pic:cNvPr id="578771622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945004590" name="Picture">
+                  <wp:docPr id="1182346197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945004590" name="Picture"/>
+                          <pic:cNvPr id="1182346197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478581441" name="Picture">
+                  <wp:docPr id="97431725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478581441" name="Picture"/>
+                          <pic:cNvPr id="97431725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662311616" name="Picture">
+                  <wp:docPr id="2058955825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662311616" name="Picture"/>
+                          <pic:cNvPr id="2058955825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021360093" name="Picture">
+                  <wp:docPr id="1036753971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021360093" name="Picture"/>
+                          <pic:cNvPr id="1036753971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484972829" name="Picture">
+                  <wp:docPr id="1270007787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484972829" name="Picture"/>
+                          <pic:cNvPr id="1270007787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634483830" name="Picture">
+                  <wp:docPr id="414735064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634483830" name="Picture"/>
+                          <pic:cNvPr id="414735064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421761934" name="Picture">
+                  <wp:docPr id="646518414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421761934" name="Picture"/>
+                          <pic:cNvPr id="646518414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503223331" name="Picture">
+                  <wp:docPr id="2108466996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503223331" name="Picture"/>
+                          <pic:cNvPr id="2108466996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>