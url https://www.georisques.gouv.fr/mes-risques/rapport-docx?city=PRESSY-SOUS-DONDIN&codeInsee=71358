--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223015091" name="Picture">
+                  <wp:docPr id="455288912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223015091" name="Picture"/>
+                          <pic:cNvPr id="455288912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890233735" name="Picture">
+                  <wp:docPr id="1508351547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890233735" name="Picture"/>
+                          <pic:cNvPr id="1508351547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648800450" name="Picture">
+                        <wp:docPr id="1116527320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648800450" name="Picture"/>
+                                <pic:cNvPr id="1116527320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102644837" name="Picture">
+                  <wp:docPr id="246755076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102644837" name="Picture"/>
+                          <pic:cNvPr id="246755076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999184350" name="Picture">
+                  <wp:docPr id="1928084549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999184350" name="Picture"/>
+                          <pic:cNvPr id="1928084549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324487591" name="Picture">
+                  <wp:docPr id="1945527555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324487591" name="Picture"/>
+                          <pic:cNvPr id="1945527555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676252434" name="Picture">
+                  <wp:docPr id="1280727176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676252434" name="Picture"/>
+                          <pic:cNvPr id="1280727176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639542497" name="Picture">
+                  <wp:docPr id="530338835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639542497" name="Picture"/>
+                          <pic:cNvPr id="530338835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695833027" name="Picture">
+                        <wp:docPr id="792650197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695833027" name="Picture"/>
+                                <pic:cNvPr id="792650197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727760125" name="Picture">
+                        <wp:docPr id="604150909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727760125" name="Picture"/>
+                                <pic:cNvPr id="604150909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050247704" name="Picture">
+                        <wp:docPr id="706589575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050247704" name="Picture"/>
+                                <pic:cNvPr id="706589575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89449824" name="Picture">
+                        <wp:docPr id="1259501582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89449824" name="Picture"/>
+                                <pic:cNvPr id="1259501582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670864876" name="Picture">
+                        <wp:docPr id="2008769367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670864876" name="Picture"/>
+                                <pic:cNvPr id="2008769367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686123262" name="Picture">
+                        <wp:docPr id="409936806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686123262" name="Picture"/>
+                                <pic:cNvPr id="409936806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80599733" name="Picture">
+                        <wp:docPr id="484796422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80599733" name="Picture"/>
+                                <pic:cNvPr id="484796422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147423719" name="Picture">
+                        <wp:docPr id="803715125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147423719" name="Picture"/>
+                                <pic:cNvPr id="803715125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520718012" name="Picture">
+                        <wp:docPr id="278871511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520718012" name="Picture"/>
+                                <pic:cNvPr id="278871511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204440203" name="Picture">
+                        <wp:docPr id="493619492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204440203" name="Picture"/>
+                                <pic:cNvPr id="493619492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945681291" name="Picture">
+                        <wp:docPr id="1582577279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945681291" name="Picture"/>
+                                <pic:cNvPr id="1582577279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209651812" name="Picture">
+                        <wp:docPr id="171988279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209651812" name="Picture"/>
+                                <pic:cNvPr id="171988279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703458460" name="Picture">
+                        <wp:docPr id="802648282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703458460" name="Picture"/>
+                                <pic:cNvPr id="802648282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218523477" name="Picture">
+                        <wp:docPr id="2128330166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218523477" name="Picture"/>
+                                <pic:cNvPr id="2128330166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233200539" name="Picture">
+                        <wp:docPr id="1573957552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233200539" name="Picture"/>
+                                <pic:cNvPr id="1573957552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968931971" name="Picture">
+                        <wp:docPr id="104353023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968931971" name="Picture"/>
+                                <pic:cNvPr id="104353023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399012034" name="Picture">
+                        <wp:docPr id="833423628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399012034" name="Picture"/>
+                                <pic:cNvPr id="833423628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186916543" name="Picture">
+                        <wp:docPr id="1996257088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186916543" name="Picture"/>
+                                <pic:cNvPr id="1996257088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926885708" name="Picture">
+                  <wp:docPr id="844218371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926885708" name="Picture"/>
+                          <pic:cNvPr id="844218371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874203309" name="Picture">
+                  <wp:docPr id="496173613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874203309" name="Picture"/>
+                          <pic:cNvPr id="496173613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144017078" name="Picture">
+                  <wp:docPr id="1328730014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144017078" name="Picture"/>
+                          <pic:cNvPr id="1328730014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735863137" name="Picture">
+                  <wp:docPr id="1927973520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735863137" name="Picture"/>
+                          <pic:cNvPr id="1927973520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446698107" name="Picture">
+                  <wp:docPr id="1134365291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446698107" name="Picture"/>
+                          <pic:cNvPr id="1134365291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337121158" name="Picture">
+                  <wp:docPr id="663780377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337121158" name="Picture"/>
+                          <pic:cNvPr id="663780377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098176520" name="Picture">
+                        <wp:docPr id="318203028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098176520" name="Picture"/>
+                                <pic:cNvPr id="318203028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619729324" name="Picture">
+                  <wp:docPr id="280422606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619729324" name="Picture"/>
+                          <pic:cNvPr id="280422606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177981542" name="Picture">
+                  <wp:docPr id="1531554264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177981542" name="Picture"/>
+                          <pic:cNvPr id="1531554264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560309808" name="Picture">
+                  <wp:docPr id="1924376033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560309808" name="Picture"/>
+                          <pic:cNvPr id="1924376033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111570237" name="Picture">
+                  <wp:docPr id="286566495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111570237" name="Picture"/>
+                          <pic:cNvPr id="286566495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397431564" name="Picture">
+                  <wp:docPr id="491510502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397431564" name="Picture"/>
+                          <pic:cNvPr id="491510502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568302493" name="Picture">
+                  <wp:docPr id="2007785087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568302493" name="Picture"/>
+                          <pic:cNvPr id="2007785087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931713748" name="Picture">
+                        <wp:docPr id="14663612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931713748" name="Picture"/>
+                                <pic:cNvPr id="14663612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503714424" name="Picture">
+                        <wp:docPr id="899025218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503714424" name="Picture"/>
+                                <pic:cNvPr id="899025218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907157072" name="Picture">
+                  <wp:docPr id="1212768787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907157072" name="Picture"/>
+                          <pic:cNvPr id="1212768787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330451129" name="Picture">
+                  <wp:docPr id="928879439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330451129" name="Picture"/>
+                          <pic:cNvPr id="928879439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742902295" name="Picture">
+                  <wp:docPr id="1864802569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742902295" name="Picture"/>
+                          <pic:cNvPr id="1864802569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717400148" name="Picture">
+                  <wp:docPr id="2037305681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717400148" name="Picture"/>
+                          <pic:cNvPr id="2037305681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122855784" name="Picture">
+                  <wp:docPr id="1118899147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122855784" name="Picture"/>
+                          <pic:cNvPr id="1118899147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092442432" name="Picture">
+                  <wp:docPr id="867549320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092442432" name="Picture"/>
+                          <pic:cNvPr id="867549320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544936284" name="Picture">
+                        <wp:docPr id="1031660680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544936284" name="Picture"/>
+                                <pic:cNvPr id="1031660680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628062141" name="Picture">
+                  <wp:docPr id="550617647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628062141" name="Picture"/>
+                          <pic:cNvPr id="550617647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329873574" name="Picture">
+                  <wp:docPr id="1525174025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329873574" name="Picture"/>
+                          <pic:cNvPr id="1525174025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662715535" name="Picture">
+                  <wp:docPr id="166979942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662715535" name="Picture"/>
+                          <pic:cNvPr id="166979942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588854675" name="Picture">
+                  <wp:docPr id="1618503817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588854675" name="Picture"/>
+                          <pic:cNvPr id="1618503817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968190525" name="Picture">
+                  <wp:docPr id="1126667217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968190525" name="Picture"/>
+                          <pic:cNvPr id="1126667217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778171909" name="Picture">
+                  <wp:docPr id="315848935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778171909" name="Picture"/>
+                          <pic:cNvPr id="315848935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333891226" name="Picture">
+                        <wp:docPr id="1820154676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333891226" name="Picture"/>
+                                <pic:cNvPr id="1820154676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081249159" name="Picture">
+                  <wp:docPr id="1709179420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081249159" name="Picture"/>
+                          <pic:cNvPr id="1709179420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846165663" name="Picture">
+                  <wp:docPr id="653633719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846165663" name="Picture"/>
+                          <pic:cNvPr id="653633719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554095752" name="Picture">
+                  <wp:docPr id="1712441989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554095752" name="Picture"/>
+                          <pic:cNvPr id="1712441989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114968378" name="Picture">
+                  <wp:docPr id="447953744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114968378" name="Picture"/>
+                          <pic:cNvPr id="447953744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514342012" name="Picture">
+                  <wp:docPr id="780279995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514342012" name="Picture"/>
+                          <pic:cNvPr id="780279995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652828299" name="Picture">
+                  <wp:docPr id="1177005456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652828299" name="Picture"/>
+                          <pic:cNvPr id="1177005456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723584068" name="Picture">
+                  <wp:docPr id="2128156085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723584068" name="Picture"/>
+                          <pic:cNvPr id="2128156085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632844904" name="Picture">
+                  <wp:docPr id="90795219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632844904" name="Picture"/>
+                          <pic:cNvPr id="90795219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805955636" name="Picture">
+                  <wp:docPr id="44159259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805955636" name="Picture"/>
+                          <pic:cNvPr id="44159259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168298365" name="Picture">
+                  <wp:docPr id="629852365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168298365" name="Picture"/>
+                          <pic:cNvPr id="629852365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939751452" name="Picture">
+                  <wp:docPr id="1801341270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939751452" name="Picture"/>
+                          <pic:cNvPr id="1801341270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510058556" name="Picture">
+                  <wp:docPr id="548329561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510058556" name="Picture"/>
+                          <pic:cNvPr id="548329561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706471988" name="Picture">
+                  <wp:docPr id="302649024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706471988" name="Picture"/>
+                          <pic:cNvPr id="302649024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947704503" name="Picture">
+                  <wp:docPr id="1018484951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947704503" name="Picture"/>
+                          <pic:cNvPr id="1018484951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159630167" name="Picture">
+                  <wp:docPr id="392121949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159630167" name="Picture"/>
+                          <pic:cNvPr id="392121949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>