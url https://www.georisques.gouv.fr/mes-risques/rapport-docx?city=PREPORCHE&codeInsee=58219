--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048008668" name="Picture">
+                  <wp:docPr id="1734385664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048008668" name="Picture"/>
+                          <pic:cNvPr id="1734385664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193623370" name="Picture">
+                  <wp:docPr id="274562599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193623370" name="Picture"/>
+                          <pic:cNvPr id="274562599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995184652" name="Picture">
+                        <wp:docPr id="1214937254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995184652" name="Picture"/>
+                                <pic:cNvPr id="1214937254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166368943" name="Picture">
+                  <wp:docPr id="1447900822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166368943" name="Picture"/>
+                          <pic:cNvPr id="1447900822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329030892" name="Picture">
+                  <wp:docPr id="1745815194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329030892" name="Picture"/>
+                          <pic:cNvPr id="1745815194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380154470" name="Picture">
+                  <wp:docPr id="1666915273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380154470" name="Picture"/>
+                          <pic:cNvPr id="1666915273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720665590" name="Picture">
+                  <wp:docPr id="242736002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720665590" name="Picture"/>
+                          <pic:cNvPr id="242736002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026991411" name="Picture">
+                  <wp:docPr id="1074457151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026991411" name="Picture"/>
+                          <pic:cNvPr id="1074457151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349722953" name="Picture">
+                        <wp:docPr id="1643900854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349722953" name="Picture"/>
+                                <pic:cNvPr id="1643900854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385843313" name="Picture">
+                        <wp:docPr id="857808330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385843313" name="Picture"/>
+                                <pic:cNvPr id="857808330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594324730" name="Picture">
+                        <wp:docPr id="1571391974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594324730" name="Picture"/>
+                                <pic:cNvPr id="1571391974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725323736" name="Picture">
+                        <wp:docPr id="1805445859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725323736" name="Picture"/>
+                                <pic:cNvPr id="1805445859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432528489" name="Picture">
+                        <wp:docPr id="2127320878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432528489" name="Picture"/>
+                                <pic:cNvPr id="2127320878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027387847" name="Picture">
+                        <wp:docPr id="1407106306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027387847" name="Picture"/>
+                                <pic:cNvPr id="1407106306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873014211" name="Picture">
+                        <wp:docPr id="1062691608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873014211" name="Picture"/>
+                                <pic:cNvPr id="1062691608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793828947" name="Picture">
+                        <wp:docPr id="1590655701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793828947" name="Picture"/>
+                                <pic:cNvPr id="1590655701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199831359" name="Picture">
+                        <wp:docPr id="1303291611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199831359" name="Picture"/>
+                                <pic:cNvPr id="1303291611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598480010" name="Picture">
+                        <wp:docPr id="402524608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598480010" name="Picture"/>
+                                <pic:cNvPr id="402524608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695676186" name="Picture">
+                        <wp:docPr id="1803630626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695676186" name="Picture"/>
+                                <pic:cNvPr id="1803630626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041026985" name="Picture">
+                        <wp:docPr id="661844048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041026985" name="Picture"/>
+                                <pic:cNvPr id="661844048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570465653" name="Picture">
+                        <wp:docPr id="1304688254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570465653" name="Picture"/>
+                                <pic:cNvPr id="1304688254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295318732" name="Picture">
+                        <wp:docPr id="303421563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295318732" name="Picture"/>
+                                <pic:cNvPr id="303421563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087591112" name="Picture">
+                        <wp:docPr id="630694892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087591112" name="Picture"/>
+                                <pic:cNvPr id="630694892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590752959" name="Picture">
+                  <wp:docPr id="177926239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590752959" name="Picture"/>
+                          <pic:cNvPr id="177926239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667656775" name="Picture">
+                  <wp:docPr id="1341636544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667656775" name="Picture"/>
+                          <pic:cNvPr id="1341636544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079458056" name="Picture">
+                  <wp:docPr id="890319226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079458056" name="Picture"/>
+                          <pic:cNvPr id="890319226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114060561" name="Picture">
+                  <wp:docPr id="1641806393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114060561" name="Picture"/>
+                          <pic:cNvPr id="1641806393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072068369" name="Picture">
+                  <wp:docPr id="1838066193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072068369" name="Picture"/>
+                          <pic:cNvPr id="1838066193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202464954" name="Picture">
+                  <wp:docPr id="1475884028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202464954" name="Picture"/>
+                          <pic:cNvPr id="1475884028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757537409" name="Picture">
+                        <wp:docPr id="217298734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757537409" name="Picture"/>
+                                <pic:cNvPr id="217298734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933146360" name="Picture">
+                  <wp:docPr id="396703510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933146360" name="Picture"/>
+                          <pic:cNvPr id="396703510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292311244" name="Picture">
+                  <wp:docPr id="277017567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292311244" name="Picture"/>
+                          <pic:cNvPr id="277017567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491198719" name="Picture">
+                  <wp:docPr id="22637606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491198719" name="Picture"/>
+                          <pic:cNvPr id="22637606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296354282" name="Picture">
+                  <wp:docPr id="500659655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296354282" name="Picture"/>
+                          <pic:cNvPr id="500659655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904198807" name="Picture">
+                  <wp:docPr id="752041539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904198807" name="Picture"/>
+                          <pic:cNvPr id="752041539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750243741" name="Picture">
+                  <wp:docPr id="93780723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750243741" name="Picture"/>
+                          <pic:cNvPr id="93780723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611666428" name="Picture">
+                        <wp:docPr id="1059976757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611666428" name="Picture"/>
+                                <pic:cNvPr id="1059976757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391400218" name="Picture">
+                  <wp:docPr id="648305137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391400218" name="Picture"/>
+                          <pic:cNvPr id="648305137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182382571" name="Picture">
+                  <wp:docPr id="227445439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182382571" name="Picture"/>
+                          <pic:cNvPr id="227445439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455866944" name="Picture">
+                  <wp:docPr id="2015112145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455866944" name="Picture"/>
+                          <pic:cNvPr id="2015112145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905966764" name="Picture">
+                  <wp:docPr id="819053516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905966764" name="Picture"/>
+                          <pic:cNvPr id="819053516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670367401" name="Picture">
+                  <wp:docPr id="1624302215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670367401" name="Picture"/>
+                          <pic:cNvPr id="1624302215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764717418" name="Picture">
+                  <wp:docPr id="1399913706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764717418" name="Picture"/>
+                          <pic:cNvPr id="1399913706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415324016" name="Picture">
+                        <wp:docPr id="133544882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415324016" name="Picture"/>
+                                <pic:cNvPr id="133544882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070463606" name="Picture">
+                  <wp:docPr id="2022190981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070463606" name="Picture"/>
+                          <pic:cNvPr id="2022190981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440781925" name="Picture">
+                  <wp:docPr id="540151909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440781925" name="Picture"/>
+                          <pic:cNvPr id="540151909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137192074" name="Picture">
+                  <wp:docPr id="170924026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137192074" name="Picture"/>
+                          <pic:cNvPr id="170924026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031428191" name="Picture">
+                  <wp:docPr id="212362971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031428191" name="Picture"/>
+                          <pic:cNvPr id="212362971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024778523" name="Picture">
+                  <wp:docPr id="406995709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024778523" name="Picture"/>
+                          <pic:cNvPr id="406995709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397525008" name="Picture">
+                  <wp:docPr id="356554268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397525008" name="Picture"/>
+                          <pic:cNvPr id="356554268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665804935" name="Picture">
+                        <wp:docPr id="250687689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665804935" name="Picture"/>
+                                <pic:cNvPr id="250687689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080929264" name="Picture">
+                  <wp:docPr id="1283225878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080929264" name="Picture"/>
+                          <pic:cNvPr id="1283225878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311012580" name="Picture">
+                  <wp:docPr id="1267494696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311012580" name="Picture"/>
+                          <pic:cNvPr id="1267494696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571934649" name="Picture">
+                  <wp:docPr id="1371378299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571934649" name="Picture"/>
+                          <pic:cNvPr id="1371378299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61023015" name="Picture">
+                  <wp:docPr id="1299288739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61023015" name="Picture"/>
+                          <pic:cNvPr id="1299288739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177111071" name="Picture">
+                  <wp:docPr id="1713980384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177111071" name="Picture"/>
+                          <pic:cNvPr id="1713980384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944475273" name="Picture">
+                  <wp:docPr id="2124632498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944475273" name="Picture"/>
+                          <pic:cNvPr id="2124632498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533922041" name="Picture">
+                  <wp:docPr id="821082781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533922041" name="Picture"/>
+                          <pic:cNvPr id="821082781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355556493" name="Picture">
+                  <wp:docPr id="277872475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355556493" name="Picture"/>
+                          <pic:cNvPr id="277872475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373484915" name="Picture">
+                  <wp:docPr id="1367404375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373484915" name="Picture"/>
+                          <pic:cNvPr id="1367404375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>