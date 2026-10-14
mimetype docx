--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209902745" name="Picture">
+                  <wp:docPr id="231428137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209902745" name="Picture"/>
+                          <pic:cNvPr id="231428137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747511471" name="Picture">
+                  <wp:docPr id="1853254924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747511471" name="Picture"/>
+                          <pic:cNvPr id="1853254924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179052592" name="Picture">
+                        <wp:docPr id="992438188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179052592" name="Picture"/>
+                                <pic:cNvPr id="992438188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513356208" name="Picture">
+                  <wp:docPr id="1782385426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513356208" name="Picture"/>
+                          <pic:cNvPr id="1782385426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354252002" name="Picture">
+                  <wp:docPr id="1417242250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354252002" name="Picture"/>
+                          <pic:cNvPr id="1417242250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867290477" name="Picture">
+                  <wp:docPr id="541899023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867290477" name="Picture"/>
+                          <pic:cNvPr id="541899023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341619600" name="Picture">
+                  <wp:docPr id="1046007760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341619600" name="Picture"/>
+                          <pic:cNvPr id="1046007760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174329625" name="Picture">
+                  <wp:docPr id="25971644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174329625" name="Picture"/>
+                          <pic:cNvPr id="25971644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465636601" name="Picture">
+                        <wp:docPr id="865263943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465636601" name="Picture"/>
+                                <pic:cNvPr id="865263943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651935304" name="Picture">
+                        <wp:docPr id="1442828432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651935304" name="Picture"/>
+                                <pic:cNvPr id="1442828432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746988330" name="Picture">
+                        <wp:docPr id="1320299681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746988330" name="Picture"/>
+                                <pic:cNvPr id="1320299681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915750596" name="Picture">
+                        <wp:docPr id="295636842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915750596" name="Picture"/>
+                                <pic:cNvPr id="295636842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190780002" name="Picture">
+                        <wp:docPr id="1058892431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190780002" name="Picture"/>
+                                <pic:cNvPr id="1058892431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951205557" name="Picture">
+                        <wp:docPr id="844127240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951205557" name="Picture"/>
+                                <pic:cNvPr id="844127240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152339583" name="Picture">
+                        <wp:docPr id="336021156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152339583" name="Picture"/>
+                                <pic:cNvPr id="336021156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102880107" name="Picture">
+                        <wp:docPr id="1630850855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102880107" name="Picture"/>
+                                <pic:cNvPr id="1630850855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559945959" name="Picture">
+                        <wp:docPr id="745779856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559945959" name="Picture"/>
+                                <pic:cNvPr id="745779856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949026490" name="Picture">
+                        <wp:docPr id="426451919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949026490" name="Picture"/>
+                                <pic:cNvPr id="426451919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409690513" name="Picture">
+                        <wp:docPr id="1340526857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409690513" name="Picture"/>
+                                <pic:cNvPr id="1340526857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346930106" name="Picture">
+                        <wp:docPr id="261781744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346930106" name="Picture"/>
+                                <pic:cNvPr id="261781744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91217782" name="Picture">
+                        <wp:docPr id="906480985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91217782" name="Picture"/>
+                                <pic:cNvPr id="906480985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365603532" name="Picture">
+                        <wp:docPr id="2128674659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365603532" name="Picture"/>
+                                <pic:cNvPr id="2128674659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426110714" name="Picture">
+                        <wp:docPr id="1945484361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426110714" name="Picture"/>
+                                <pic:cNvPr id="1945484361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908051057" name="Picture">
+                  <wp:docPr id="668312837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908051057" name="Picture"/>
+                          <pic:cNvPr id="668312837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908821893" name="Picture">
+                  <wp:docPr id="794803237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908821893" name="Picture"/>
+                          <pic:cNvPr id="794803237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953597503" name="Picture">
+                  <wp:docPr id="686657652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953597503" name="Picture"/>
+                          <pic:cNvPr id="686657652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693232784" name="Picture">
+                  <wp:docPr id="1172940702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693232784" name="Picture"/>
+                          <pic:cNvPr id="1172940702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911321607" name="Picture">
+                  <wp:docPr id="2072936663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911321607" name="Picture"/>
+                          <pic:cNvPr id="2072936663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585158356" name="Picture">
+                  <wp:docPr id="1641122988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585158356" name="Picture"/>
+                          <pic:cNvPr id="1641122988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363550647" name="Picture">
+                        <wp:docPr id="1501152743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363550647" name="Picture"/>
+                                <pic:cNvPr id="1501152743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648785242" name="Picture">
+                  <wp:docPr id="2113980256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648785242" name="Picture"/>
+                          <pic:cNvPr id="2113980256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530168751" name="Picture">
+                  <wp:docPr id="839356591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530168751" name="Picture"/>
+                          <pic:cNvPr id="839356591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354780932" name="Picture">
+                  <wp:docPr id="625356277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354780932" name="Picture"/>
+                          <pic:cNvPr id="625356277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894560450" name="Picture">
+                  <wp:docPr id="1655752051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894560450" name="Picture"/>
+                          <pic:cNvPr id="1655752051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132032021" name="Picture">
+                  <wp:docPr id="1553076960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132032021" name="Picture"/>
+                          <pic:cNvPr id="1553076960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096763706" name="Picture">
+                  <wp:docPr id="468626308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096763706" name="Picture"/>
+                          <pic:cNvPr id="468626308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421812471" name="Picture">
+                        <wp:docPr id="1478727240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421812471" name="Picture"/>
+                                <pic:cNvPr id="1478727240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904657706" name="Picture">
+                  <wp:docPr id="914334787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904657706" name="Picture"/>
+                          <pic:cNvPr id="914334787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439868506" name="Picture">
+                  <wp:docPr id="124078550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439868506" name="Picture"/>
+                          <pic:cNvPr id="124078550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759132611" name="Picture">
+                  <wp:docPr id="1618032400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759132611" name="Picture"/>
+                          <pic:cNvPr id="1618032400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44656236" name="Picture">
+                  <wp:docPr id="752060749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44656236" name="Picture"/>
+                          <pic:cNvPr id="752060749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040545107" name="Picture">
+                  <wp:docPr id="1034442094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040545107" name="Picture"/>
+                          <pic:cNvPr id="1034442094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105166814" name="Picture">
+                  <wp:docPr id="1197912453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105166814" name="Picture"/>
+                          <pic:cNvPr id="1197912453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778386737" name="Picture">
+                        <wp:docPr id="645192862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778386737" name="Picture"/>
+                                <pic:cNvPr id="645192862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230616552" name="Picture">
+                  <wp:docPr id="1424800588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230616552" name="Picture"/>
+                          <pic:cNvPr id="1424800588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770595022" name="Picture">
+                  <wp:docPr id="954420604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770595022" name="Picture"/>
+                          <pic:cNvPr id="954420604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89780811" name="Picture">
+                  <wp:docPr id="1655941212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89780811" name="Picture"/>
+                          <pic:cNvPr id="1655941212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133228400" name="Picture">
+                  <wp:docPr id="1956433499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133228400" name="Picture"/>
+                          <pic:cNvPr id="1956433499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729024675" name="Picture">
+                  <wp:docPr id="171583071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729024675" name="Picture"/>
+                          <pic:cNvPr id="171583071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043234666" name="Picture">
+                  <wp:docPr id="1668401770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043234666" name="Picture"/>
+                          <pic:cNvPr id="1668401770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112346939" name="Picture">
+                        <wp:docPr id="2147110921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112346939" name="Picture"/>
+                                <pic:cNvPr id="2147110921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967507192" name="Picture">
+                  <wp:docPr id="721349981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967507192" name="Picture"/>
+                          <pic:cNvPr id="721349981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323286591" name="Picture">
+                  <wp:docPr id="120162835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323286591" name="Picture"/>
+                          <pic:cNvPr id="120162835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858317627" name="Picture">
+                  <wp:docPr id="974766119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858317627" name="Picture"/>
+                          <pic:cNvPr id="974766119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642766134" name="Picture">
+                  <wp:docPr id="53302082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642766134" name="Picture"/>
+                          <pic:cNvPr id="53302082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485685146" name="Picture">
+                  <wp:docPr id="1001827669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485685146" name="Picture"/>
+                          <pic:cNvPr id="1001827669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39394,51 +39394,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370246408" name="Picture">
+                  <wp:docPr id="1617402489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370246408" name="Picture"/>
+                          <pic:cNvPr id="1617402489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997137256" name="Picture">
+                  <wp:docPr id="2124879442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997137256" name="Picture"/>
+                          <pic:cNvPr id="2124879442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512597928" name="Picture">
+                  <wp:docPr id="551429864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512597928" name="Picture"/>
+                          <pic:cNvPr id="551429864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392733946" name="Picture">
+                  <wp:docPr id="1747151638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392733946" name="Picture"/>
+                          <pic:cNvPr id="1747151638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42410,51 +42410,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42657,469 +42657,620 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798841" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3798841</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798840" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3798840</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798839" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3798839</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798654" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3798654</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>