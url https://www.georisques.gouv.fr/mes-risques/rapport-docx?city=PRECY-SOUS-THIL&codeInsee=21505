--- v1 (2026-10-14)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231428137" name="Picture">
+                  <wp:docPr id="755144609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231428137" name="Picture"/>
+                          <pic:cNvPr id="755144609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853254924" name="Picture">
+                  <wp:docPr id="1117538257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853254924" name="Picture"/>
+                          <pic:cNvPr id="1117538257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992438188" name="Picture">
+                        <wp:docPr id="1478470717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992438188" name="Picture"/>
+                                <pic:cNvPr id="1478470717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782385426" name="Picture">
+                  <wp:docPr id="632155658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782385426" name="Picture"/>
+                          <pic:cNvPr id="632155658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417242250" name="Picture">
+                  <wp:docPr id="772176211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417242250" name="Picture"/>
+                          <pic:cNvPr id="772176211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541899023" name="Picture">
+                  <wp:docPr id="662153980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541899023" name="Picture"/>
+                          <pic:cNvPr id="662153980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046007760" name="Picture">
+                  <wp:docPr id="389768437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046007760" name="Picture"/>
+                          <pic:cNvPr id="389768437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25971644" name="Picture">
+                  <wp:docPr id="1488219686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25971644" name="Picture"/>
+                          <pic:cNvPr id="1488219686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865263943" name="Picture">
+                        <wp:docPr id="1184945503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865263943" name="Picture"/>
+                                <pic:cNvPr id="1184945503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442828432" name="Picture">
+                        <wp:docPr id="232594528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442828432" name="Picture"/>
+                                <pic:cNvPr id="232594528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320299681" name="Picture">
+                        <wp:docPr id="1295430059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320299681" name="Picture"/>
+                                <pic:cNvPr id="1295430059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295636842" name="Picture">
+                        <wp:docPr id="375240092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295636842" name="Picture"/>
+                                <pic:cNvPr id="375240092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058892431" name="Picture">
+                        <wp:docPr id="734224473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058892431" name="Picture"/>
+                                <pic:cNvPr id="734224473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844127240" name="Picture">
+                        <wp:docPr id="1168835660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844127240" name="Picture"/>
+                                <pic:cNvPr id="1168835660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336021156" name="Picture">
+                        <wp:docPr id="328837739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336021156" name="Picture"/>
+                                <pic:cNvPr id="328837739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630850855" name="Picture">
+                        <wp:docPr id="1455656689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630850855" name="Picture"/>
+                                <pic:cNvPr id="1455656689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745779856" name="Picture">
+                        <wp:docPr id="212887026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745779856" name="Picture"/>
+                                <pic:cNvPr id="212887026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426451919" name="Picture">
+                        <wp:docPr id="560861140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426451919" name="Picture"/>
+                                <pic:cNvPr id="560861140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340526857" name="Picture">
+                        <wp:docPr id="667085836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340526857" name="Picture"/>
+                                <pic:cNvPr id="667085836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261781744" name="Picture">
+                        <wp:docPr id="321142553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261781744" name="Picture"/>
+                                <pic:cNvPr id="321142553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906480985" name="Picture">
+                        <wp:docPr id="491864398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906480985" name="Picture"/>
+                                <pic:cNvPr id="491864398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128674659" name="Picture">
+                        <wp:docPr id="1539193359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128674659" name="Picture"/>
+                                <pic:cNvPr id="1539193359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945484361" name="Picture">
+                        <wp:docPr id="230067117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945484361" name="Picture"/>
+                                <pic:cNvPr id="230067117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668312837" name="Picture">
+                  <wp:docPr id="1362862998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668312837" name="Picture"/>
+                          <pic:cNvPr id="1362862998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794803237" name="Picture">
+                  <wp:docPr id="2035428042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794803237" name="Picture"/>
+                          <pic:cNvPr id="2035428042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686657652" name="Picture">
+                  <wp:docPr id="1954249952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686657652" name="Picture"/>
+                          <pic:cNvPr id="1954249952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172940702" name="Picture">
+                  <wp:docPr id="2026201720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172940702" name="Picture"/>
+                          <pic:cNvPr id="2026201720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072936663" name="Picture">
+                  <wp:docPr id="2124103788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072936663" name="Picture"/>
+                          <pic:cNvPr id="2124103788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641122988" name="Picture">
+                  <wp:docPr id="267202018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641122988" name="Picture"/>
+                          <pic:cNvPr id="267202018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501152743" name="Picture">
+                        <wp:docPr id="1080437404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501152743" name="Picture"/>
+                                <pic:cNvPr id="1080437404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113980256" name="Picture">
+                  <wp:docPr id="59490864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113980256" name="Picture"/>
+                          <pic:cNvPr id="59490864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839356591" name="Picture">
+                  <wp:docPr id="2107245600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839356591" name="Picture"/>
+                          <pic:cNvPr id="2107245600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625356277" name="Picture">
+                  <wp:docPr id="215606213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625356277" name="Picture"/>
+                          <pic:cNvPr id="215606213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655752051" name="Picture">
+                  <wp:docPr id="563355694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655752051" name="Picture"/>
+                          <pic:cNvPr id="563355694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553076960" name="Picture">
+                  <wp:docPr id="1388794226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553076960" name="Picture"/>
+                          <pic:cNvPr id="1388794226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468626308" name="Picture">
+                  <wp:docPr id="1200648438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468626308" name="Picture"/>
+                          <pic:cNvPr id="1200648438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478727240" name="Picture">
+                        <wp:docPr id="1288048205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478727240" name="Picture"/>
+                                <pic:cNvPr id="1288048205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914334787" name="Picture">
+                  <wp:docPr id="144031971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914334787" name="Picture"/>
+                          <pic:cNvPr id="144031971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124078550" name="Picture">
+                  <wp:docPr id="979534361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124078550" name="Picture"/>
+                          <pic:cNvPr id="979534361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618032400" name="Picture">
+                  <wp:docPr id="115165459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618032400" name="Picture"/>
+                          <pic:cNvPr id="115165459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752060749" name="Picture">
+                  <wp:docPr id="1217953136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752060749" name="Picture"/>
+                          <pic:cNvPr id="1217953136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034442094" name="Picture">
+                  <wp:docPr id="1007956969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034442094" name="Picture"/>
+                          <pic:cNvPr id="1007956969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197912453" name="Picture">
+                  <wp:docPr id="2116513092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197912453" name="Picture"/>
+                          <pic:cNvPr id="2116513092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645192862" name="Picture">
+                        <wp:docPr id="534952671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645192862" name="Picture"/>
+                                <pic:cNvPr id="534952671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424800588" name="Picture">
+                  <wp:docPr id="1516939562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424800588" name="Picture"/>
+                          <pic:cNvPr id="1516939562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954420604" name="Picture">
+                  <wp:docPr id="899977575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954420604" name="Picture"/>
+                          <pic:cNvPr id="899977575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655941212" name="Picture">
+                  <wp:docPr id="1097914548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655941212" name="Picture"/>
+                          <pic:cNvPr id="1097914548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956433499" name="Picture">
+                  <wp:docPr id="745426500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956433499" name="Picture"/>
+                          <pic:cNvPr id="745426500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171583071" name="Picture">
+                  <wp:docPr id="711862711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171583071" name="Picture"/>
+                          <pic:cNvPr id="711862711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668401770" name="Picture">
+                  <wp:docPr id="1256162723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668401770" name="Picture"/>
+                          <pic:cNvPr id="1256162723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147110921" name="Picture">
+                        <wp:docPr id="1235015072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147110921" name="Picture"/>
+                                <pic:cNvPr id="1235015072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721349981" name="Picture">
+                  <wp:docPr id="232234462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721349981" name="Picture"/>
+                          <pic:cNvPr id="232234462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120162835" name="Picture">
+                  <wp:docPr id="583628817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120162835" name="Picture"/>
+                          <pic:cNvPr id="583628817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974766119" name="Picture">
+                  <wp:docPr id="414642734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974766119" name="Picture"/>
+                          <pic:cNvPr id="414642734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53302082" name="Picture">
+                  <wp:docPr id="1836546975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53302082" name="Picture"/>
+                          <pic:cNvPr id="1836546975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001827669" name="Picture">
+                  <wp:docPr id="687533368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001827669" name="Picture"/>
+                          <pic:cNvPr id="687533368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617402489" name="Picture">
+                  <wp:docPr id="1431922086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617402489" name="Picture"/>
+                          <pic:cNvPr id="1431922086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124879442" name="Picture">
+                  <wp:docPr id="834107540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124879442" name="Picture"/>
+                          <pic:cNvPr id="834107540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551429864" name="Picture">
+                  <wp:docPr id="699280212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551429864" name="Picture"/>
+                          <pic:cNvPr id="699280212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747151638" name="Picture">
+                  <wp:docPr id="413960746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747151638" name="Picture"/>
+                          <pic:cNvPr id="413960746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>