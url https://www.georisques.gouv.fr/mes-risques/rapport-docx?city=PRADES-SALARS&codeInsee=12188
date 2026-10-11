--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176919504" name="Picture">
+                  <wp:docPr id="449632029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176919504" name="Picture"/>
+                          <pic:cNvPr id="449632029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785016548" name="Picture">
+                  <wp:docPr id="1985330359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785016548" name="Picture"/>
+                          <pic:cNvPr id="1985330359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845472087" name="Picture">
+                        <wp:docPr id="1443580722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845472087" name="Picture"/>
+                                <pic:cNvPr id="1443580722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970716534" name="Picture">
+                  <wp:docPr id="41162091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970716534" name="Picture"/>
+                          <pic:cNvPr id="41162091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349103311" name="Picture">
+                  <wp:docPr id="1143757437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349103311" name="Picture"/>
+                          <pic:cNvPr id="1143757437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589555331" name="Picture">
+                  <wp:docPr id="1254330994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589555331" name="Picture"/>
+                          <pic:cNvPr id="1254330994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620962438" name="Picture">
+                  <wp:docPr id="1343707178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620962438" name="Picture"/>
+                          <pic:cNvPr id="1343707178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039137577" name="Picture">
+                  <wp:docPr id="441869285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039137577" name="Picture"/>
+                          <pic:cNvPr id="441869285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797917947" name="Picture">
+                        <wp:docPr id="1883039843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797917947" name="Picture"/>
+                                <pic:cNvPr id="1883039843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599312255" name="Picture">
+                        <wp:docPr id="217275321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599312255" name="Picture"/>
+                                <pic:cNvPr id="217275321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795258059" name="Picture">
+                        <wp:docPr id="644726814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795258059" name="Picture"/>
+                                <pic:cNvPr id="644726814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545915631" name="Picture">
+                        <wp:docPr id="31394658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545915631" name="Picture"/>
+                                <pic:cNvPr id="31394658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139157076" name="Picture">
+                        <wp:docPr id="310117825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139157076" name="Picture"/>
+                                <pic:cNvPr id="310117825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296475487" name="Picture">
+                        <wp:docPr id="2038530928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296475487" name="Picture"/>
+                                <pic:cNvPr id="2038530928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402988545" name="Picture">
+                        <wp:docPr id="28194915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402988545" name="Picture"/>
+                                <pic:cNvPr id="28194915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287988413" name="Picture">
+                        <wp:docPr id="414274254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287988413" name="Picture"/>
+                                <pic:cNvPr id="414274254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646757675" name="Picture">
+                        <wp:docPr id="693143074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646757675" name="Picture"/>
+                                <pic:cNvPr id="693143074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984493995" name="Picture">
+                        <wp:docPr id="1279706961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984493995" name="Picture"/>
+                                <pic:cNvPr id="1279706961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767818463" name="Picture">
+                        <wp:docPr id="1771811237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767818463" name="Picture"/>
+                                <pic:cNvPr id="1771811237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784472361" name="Picture">
+                        <wp:docPr id="791113493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784472361" name="Picture"/>
+                                <pic:cNvPr id="791113493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267248141" name="Picture">
+                        <wp:docPr id="601809675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267248141" name="Picture"/>
+                                <pic:cNvPr id="601809675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497302555" name="Picture">
+                        <wp:docPr id="963419011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497302555" name="Picture"/>
+                                <pic:cNvPr id="963419011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272174202" name="Picture">
+                        <wp:docPr id="615372802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272174202" name="Picture"/>
+                                <pic:cNvPr id="615372802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13022,57 +13022,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498662281" name="Picture">
+                        <wp:docPr id="1105187106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498662281" name="Picture"/>
+                                <pic:cNvPr id="1105187106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13369,57 +13369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139655613" name="Picture">
+                        <wp:docPr id="1982336764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139655613" name="Picture"/>
+                                <pic:cNvPr id="1982336764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13815,57 +13815,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495788352" name="Picture">
+                        <wp:docPr id="616270845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495788352" name="Picture"/>
+                                <pic:cNvPr id="616270845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040173860" name="Picture">
+                  <wp:docPr id="1725077103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040173860" name="Picture"/>
+                          <pic:cNvPr id="1725077103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515625233" name="Picture">
+                  <wp:docPr id="1532388410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515625233" name="Picture"/>
+                          <pic:cNvPr id="1532388410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246910538" name="Picture">
+                  <wp:docPr id="1323818573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246910538" name="Picture"/>
+                          <pic:cNvPr id="1323818573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569346969" name="Picture">
+                  <wp:docPr id="927381432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569346969" name="Picture"/>
+                          <pic:cNvPr id="927381432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758531885" name="Picture">
+                  <wp:docPr id="951987068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758531885" name="Picture"/>
+                          <pic:cNvPr id="951987068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276692788" name="Picture">
+                  <wp:docPr id="1747071925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276692788" name="Picture"/>
+                          <pic:cNvPr id="1747071925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937938363" name="Picture">
+                        <wp:docPr id="672021771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937938363" name="Picture"/>
+                                <pic:cNvPr id="672021771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375441738" name="Picture">
+                  <wp:docPr id="1625125494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375441738" name="Picture"/>
+                          <pic:cNvPr id="1625125494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976721172" name="Picture">
+                  <wp:docPr id="2086587136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976721172" name="Picture"/>
+                          <pic:cNvPr id="2086587136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094128640" name="Picture">
+                  <wp:docPr id="627132389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094128640" name="Picture"/>
+                          <pic:cNvPr id="627132389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545894106" name="Picture">
+                  <wp:docPr id="890935963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545894106" name="Picture"/>
+                          <pic:cNvPr id="890935963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973706113" name="Picture">
+                  <wp:docPr id="327571049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973706113" name="Picture"/>
+                          <pic:cNvPr id="327571049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035697384" name="Picture">
+                  <wp:docPr id="575084483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035697384" name="Picture"/>
+                          <pic:cNvPr id="575084483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183319413" name="Picture">
+                        <wp:docPr id="1772615745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183319413" name="Picture"/>
+                                <pic:cNvPr id="1772615745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010716980" name="Picture">
+                        <wp:docPr id="868482342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010716980" name="Picture"/>
+                                <pic:cNvPr id="868482342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344764457" name="Picture">
+                  <wp:docPr id="1710259951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344764457" name="Picture"/>
+                          <pic:cNvPr id="1710259951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563009341" name="Picture">
+                  <wp:docPr id="1411590434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563009341" name="Picture"/>
+                          <pic:cNvPr id="1411590434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328812071" name="Picture">
+                  <wp:docPr id="685487445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328812071" name="Picture"/>
+                          <pic:cNvPr id="685487445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343513802" name="Picture">
+                  <wp:docPr id="873559225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343513802" name="Picture"/>
+                          <pic:cNvPr id="873559225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338041934" name="Picture">
+                  <wp:docPr id="1644454012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338041934" name="Picture"/>
+                          <pic:cNvPr id="1644454012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30575,57 +30575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311286657" name="Picture">
+                  <wp:docPr id="777688992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311286657" name="Picture"/>
+                          <pic:cNvPr id="777688992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31728,57 +31728,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484532948" name="Picture">
+                        <wp:docPr id="515856745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484532948" name="Picture"/>
+                                <pic:cNvPr id="515856745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33202,57 +33202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615651610" name="Picture">
+                  <wp:docPr id="1688353417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615651610" name="Picture"/>
+                          <pic:cNvPr id="1688353417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33291,57 +33291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039363088" name="Picture">
+                  <wp:docPr id="1805495079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039363088" name="Picture"/>
+                          <pic:cNvPr id="1805495079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33935,57 +33935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645704019" name="Picture">
+                  <wp:docPr id="37189543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645704019" name="Picture"/>
+                          <pic:cNvPr id="37189543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34933,57 +34933,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118665423" name="Picture">
+                  <wp:docPr id="1924723963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118665423" name="Picture"/>
+                          <pic:cNvPr id="1924723963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35036,57 +35036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795779556" name="Picture">
+                  <wp:docPr id="1725188964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795779556" name="Picture"/>
+                          <pic:cNvPr id="1725188964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36413,57 +36413,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756316943" name="Picture">
+                  <wp:docPr id="601969417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756316943" name="Picture"/>
+                          <pic:cNvPr id="601969417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37556,57 +37556,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61690635" name="Picture">
+                        <wp:docPr id="1837121331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61690635" name="Picture"/>
+                                <pic:cNvPr id="1837121331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38917,57 +38917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288946508" name="Picture">
+                  <wp:docPr id="1146110097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288946508" name="Picture"/>
+                          <pic:cNvPr id="1146110097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39006,57 +39006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332292643" name="Picture">
+                  <wp:docPr id="1993574930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332292643" name="Picture"/>
+                          <pic:cNvPr id="1993574930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39650,57 +39650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350204681" name="Picture">
+                  <wp:docPr id="185547660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350204681" name="Picture"/>
+                          <pic:cNvPr id="185547660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40648,57 +40648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130657663" name="Picture">
+                  <wp:docPr id="164198956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130657663" name="Picture"/>
+                          <pic:cNvPr id="164198956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40751,57 +40751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999853631" name="Picture">
+                  <wp:docPr id="366466133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999853631" name="Picture"/>
+                          <pic:cNvPr id="366466133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42128,57 +42128,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063666685" name="Picture">
+                  <wp:docPr id="1135010233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063666685" name="Picture"/>
+                          <pic:cNvPr id="1135010233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43271,57 +43271,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138215029" name="Picture">
+                        <wp:docPr id="2140684251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138215029" name="Picture"/>
+                                <pic:cNvPr id="2140684251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44629,57 +44629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208602755" name="Picture">
+                  <wp:docPr id="189248184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208602755" name="Picture"/>
+                          <pic:cNvPr id="189248184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44718,57 +44718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754646860" name="Picture">
+                  <wp:docPr id="605490420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754646860" name="Picture"/>
+                          <pic:cNvPr id="605490420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45341,57 +45341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331753250" name="Picture">
+                  <wp:docPr id="598444514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331753250" name="Picture"/>
+                          <pic:cNvPr id="598444514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46258,57 +46258,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738120209" name="Picture">
+                  <wp:docPr id="1299437202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738120209" name="Picture"/>
+                          <pic:cNvPr id="1299437202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46361,57 +46361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275077532" name="Picture">
+                  <wp:docPr id="2146427119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275077532" name="Picture"/>
+                          <pic:cNvPr id="2146427119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47684,57 +47684,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970240432" name="Picture">
+                  <wp:docPr id="1081728722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970240432" name="Picture"/>
+                          <pic:cNvPr id="1081728722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48319,57 +48319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341945144" name="Picture">
+                  <wp:docPr id="1083287210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341945144" name="Picture"/>
+                          <pic:cNvPr id="1083287210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48390,57 +48390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824898475" name="Picture">
+                  <wp:docPr id="929824032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824898475" name="Picture"/>
+                          <pic:cNvPr id="929824032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48804,57 +48804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51967916" name="Picture">
+                  <wp:docPr id="318087102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51967916" name="Picture"/>
+                          <pic:cNvPr id="318087102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>