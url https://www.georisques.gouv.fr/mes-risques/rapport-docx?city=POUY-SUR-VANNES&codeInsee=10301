--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504309347" name="Picture">
+                  <wp:docPr id="1083520310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504309347" name="Picture"/>
+                          <pic:cNvPr id="1083520310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059010276" name="Picture">
+                  <wp:docPr id="747707703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059010276" name="Picture"/>
+                          <pic:cNvPr id="747707703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023958092" name="Picture">
+                        <wp:docPr id="1389711328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023958092" name="Picture"/>
+                                <pic:cNvPr id="1389711328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771885028" name="Picture">
+                  <wp:docPr id="338382302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771885028" name="Picture"/>
+                          <pic:cNvPr id="338382302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697581353" name="Picture">
+                  <wp:docPr id="454345723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697581353" name="Picture"/>
+                          <pic:cNvPr id="454345723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032300206" name="Picture">
+                  <wp:docPr id="1964674217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032300206" name="Picture"/>
+                          <pic:cNvPr id="1964674217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153273895" name="Picture">
+                  <wp:docPr id="40077232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153273895" name="Picture"/>
+                          <pic:cNvPr id="40077232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690209174" name="Picture">
+                  <wp:docPr id="1783170896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690209174" name="Picture"/>
+                          <pic:cNvPr id="1783170896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018453210" name="Picture">
+                        <wp:docPr id="623655649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018453210" name="Picture"/>
+                                <pic:cNvPr id="623655649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868869963" name="Picture">
+                        <wp:docPr id="735540949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868869963" name="Picture"/>
+                                <pic:cNvPr id="735540949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803955880" name="Picture">
+                        <wp:docPr id="1739240464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803955880" name="Picture"/>
+                                <pic:cNvPr id="1739240464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966238718" name="Picture">
+                        <wp:docPr id="582774558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966238718" name="Picture"/>
+                                <pic:cNvPr id="582774558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124440530" name="Picture">
+                        <wp:docPr id="835336286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124440530" name="Picture"/>
+                                <pic:cNvPr id="835336286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924489828" name="Picture">
+                        <wp:docPr id="66813429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924489828" name="Picture"/>
+                                <pic:cNvPr id="66813429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358778213" name="Picture">
+                        <wp:docPr id="959879036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358778213" name="Picture"/>
+                                <pic:cNvPr id="959879036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373529220" name="Picture">
+                        <wp:docPr id="931744474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373529220" name="Picture"/>
+                                <pic:cNvPr id="931744474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436502411" name="Picture">
+                        <wp:docPr id="1829289196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436502411" name="Picture"/>
+                                <pic:cNvPr id="1829289196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251932225" name="Picture">
+                        <wp:docPr id="812987001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251932225" name="Picture"/>
+                                <pic:cNvPr id="812987001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275042203" name="Picture">
+                        <wp:docPr id="328343737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275042203" name="Picture"/>
+                                <pic:cNvPr id="328343737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688218982" name="Picture">
+                        <wp:docPr id="631501794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688218982" name="Picture"/>
+                                <pic:cNvPr id="631501794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289798705" name="Picture">
+                        <wp:docPr id="705346499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289798705" name="Picture"/>
+                                <pic:cNvPr id="705346499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457000181" name="Picture">
+                        <wp:docPr id="349852890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457000181" name="Picture"/>
+                                <pic:cNvPr id="349852890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="279517774" name="Picture">
+                        <wp:docPr id="1384647437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="279517774" name="Picture"/>
+                                <pic:cNvPr id="1384647437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575272995" name="Picture">
+                  <wp:docPr id="582267685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575272995" name="Picture"/>
+                          <pic:cNvPr id="582267685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535044623" name="Picture">
+                  <wp:docPr id="327269440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535044623" name="Picture"/>
+                          <pic:cNvPr id="327269440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045734529" name="Picture">
+                  <wp:docPr id="1664791147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045734529" name="Picture"/>
+                          <pic:cNvPr id="1664791147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086491861" name="Picture">
+                  <wp:docPr id="853662079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086491861" name="Picture"/>
+                          <pic:cNvPr id="853662079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828388850" name="Picture">
+                  <wp:docPr id="1397772310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828388850" name="Picture"/>
+                          <pic:cNvPr id="1397772310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950371097" name="Picture">
+                  <wp:docPr id="648497439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950371097" name="Picture"/>
+                          <pic:cNvPr id="648497439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742861455" name="Picture">
+                        <wp:docPr id="1024974104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742861455" name="Picture"/>
+                                <pic:cNvPr id="1024974104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014781172" name="Picture">
+                  <wp:docPr id="1006583443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014781172" name="Picture"/>
+                          <pic:cNvPr id="1006583443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597664016" name="Picture">
+                  <wp:docPr id="317527404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597664016" name="Picture"/>
+                          <pic:cNvPr id="317527404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924297716" name="Picture">
+                  <wp:docPr id="294774068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924297716" name="Picture"/>
+                          <pic:cNvPr id="294774068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818237536" name="Picture">
+                  <wp:docPr id="608599416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818237536" name="Picture"/>
+                          <pic:cNvPr id="608599416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995261470" name="Picture">
+                  <wp:docPr id="1384152631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995261470" name="Picture"/>
+                          <pic:cNvPr id="1384152631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481976551" name="Picture">
+                  <wp:docPr id="1766930722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481976551" name="Picture"/>
+                          <pic:cNvPr id="1766930722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720822562" name="Picture">
+                        <wp:docPr id="785862372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720822562" name="Picture"/>
+                                <pic:cNvPr id="785862372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404401308" name="Picture">
+                  <wp:docPr id="686935812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404401308" name="Picture"/>
+                          <pic:cNvPr id="686935812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753724292" name="Picture">
+                  <wp:docPr id="2017844473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753724292" name="Picture"/>
+                          <pic:cNvPr id="2017844473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619355242" name="Picture">
+                  <wp:docPr id="619210201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619355242" name="Picture"/>
+                          <pic:cNvPr id="619210201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327077912" name="Picture">
+                  <wp:docPr id="1200519118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327077912" name="Picture"/>
+                          <pic:cNvPr id="1200519118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329476878" name="Picture">
+                  <wp:docPr id="1826853206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329476878" name="Picture"/>
+                          <pic:cNvPr id="1826853206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724227167" name="Picture">
+                  <wp:docPr id="56843157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724227167" name="Picture"/>
+                          <pic:cNvPr id="56843157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763863997" name="Picture">
+                        <wp:docPr id="1660150414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763863997" name="Picture"/>
+                                <pic:cNvPr id="1660150414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134756443" name="Picture">
+                  <wp:docPr id="1468711107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134756443" name="Picture"/>
+                          <pic:cNvPr id="1468711107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931126114" name="Picture">
+                  <wp:docPr id="17117697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931126114" name="Picture"/>
+                          <pic:cNvPr id="17117697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662020343" name="Picture">
+                  <wp:docPr id="2082424637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662020343" name="Picture"/>
+                          <pic:cNvPr id="2082424637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270762345" name="Picture">
+                  <wp:docPr id="261059019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270762345" name="Picture"/>
+                          <pic:cNvPr id="261059019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909383610" name="Picture">
+                  <wp:docPr id="657645313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909383610" name="Picture"/>
+                          <pic:cNvPr id="657645313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452512345" name="Picture">
+                  <wp:docPr id="554848885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452512345" name="Picture"/>
+                          <pic:cNvPr id="554848885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099171643" name="Picture">
+                  <wp:docPr id="217833995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099171643" name="Picture"/>
+                          <pic:cNvPr id="217833995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941149486" name="Picture">
+                  <wp:docPr id="897002313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941149486" name="Picture"/>
+                          <pic:cNvPr id="897002313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464825005" name="Picture">
+                  <wp:docPr id="1748523902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464825005" name="Picture"/>
+                          <pic:cNvPr id="1748523902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246839231" name="Picture">
+                        <wp:docPr id="1599383437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246839231" name="Picture"/>
+                                <pic:cNvPr id="1599383437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239499126" name="Picture">
+                  <wp:docPr id="1508549058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239499126" name="Picture"/>
+                          <pic:cNvPr id="1508549058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005078227" name="Picture">
+                  <wp:docPr id="1809550352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005078227" name="Picture"/>
+                          <pic:cNvPr id="1809550352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106874270" name="Picture">
+                  <wp:docPr id="290006569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106874270" name="Picture"/>
+                          <pic:cNvPr id="290006569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524003438" name="Picture">
+                  <wp:docPr id="1012294521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524003438" name="Picture"/>
+                          <pic:cNvPr id="1012294521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380680292" name="Picture">
+                  <wp:docPr id="2119398946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380680292" name="Picture"/>
+                          <pic:cNvPr id="2119398946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933970498" name="Picture">
+                  <wp:docPr id="1249573868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933970498" name="Picture"/>
+                          <pic:cNvPr id="1249573868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494942328" name="Picture">
+                        <wp:docPr id="839880317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494942328" name="Picture"/>
+                                <pic:cNvPr id="839880317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892995288" name="Picture">
+                  <wp:docPr id="792180299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892995288" name="Picture"/>
+                          <pic:cNvPr id="792180299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152836206" name="Picture">
+                  <wp:docPr id="1807329028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152836206" name="Picture"/>
+                          <pic:cNvPr id="1807329028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123234442" name="Picture">
+                  <wp:docPr id="2070072738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123234442" name="Picture"/>
+                          <pic:cNvPr id="2070072738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>