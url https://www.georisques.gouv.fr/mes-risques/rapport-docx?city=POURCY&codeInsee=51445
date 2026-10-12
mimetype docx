--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894648619" name="Picture">
+                  <wp:docPr id="1943600073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894648619" name="Picture"/>
+                          <pic:cNvPr id="1943600073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585719427" name="Picture">
+                  <wp:docPr id="1575053832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585719427" name="Picture"/>
+                          <pic:cNvPr id="1575053832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701370733" name="Picture">
+                        <wp:docPr id="211953575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701370733" name="Picture"/>
+                                <pic:cNvPr id="211953575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316524866" name="Picture">
+                  <wp:docPr id="1517777897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316524866" name="Picture"/>
+                          <pic:cNvPr id="1517777897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130604423" name="Picture">
+                  <wp:docPr id="1141535697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130604423" name="Picture"/>
+                          <pic:cNvPr id="1141535697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601644905" name="Picture">
+                  <wp:docPr id="1212248870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601644905" name="Picture"/>
+                          <pic:cNvPr id="1212248870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152807404" name="Picture">
+                  <wp:docPr id="1409292871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152807404" name="Picture"/>
+                          <pic:cNvPr id="1409292871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901353958" name="Picture">
+                  <wp:docPr id="506058400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901353958" name="Picture"/>
+                          <pic:cNvPr id="506058400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715941756" name="Picture">
+                        <wp:docPr id="1396192344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715941756" name="Picture"/>
+                                <pic:cNvPr id="1396192344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102371703" name="Picture">
+                        <wp:docPr id="400403761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102371703" name="Picture"/>
+                                <pic:cNvPr id="400403761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185522283" name="Picture">
+                        <wp:docPr id="1282882522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185522283" name="Picture"/>
+                                <pic:cNvPr id="1282882522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651306718" name="Picture">
+                        <wp:docPr id="2077791305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651306718" name="Picture"/>
+                                <pic:cNvPr id="2077791305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028014736" name="Picture">
+                        <wp:docPr id="146657281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028014736" name="Picture"/>
+                                <pic:cNvPr id="146657281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304279013" name="Picture">
+                        <wp:docPr id="210942517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304279013" name="Picture"/>
+                                <pic:cNvPr id="210942517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718718989" name="Picture">
+                        <wp:docPr id="1652297398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718718989" name="Picture"/>
+                                <pic:cNvPr id="1652297398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411428872" name="Picture">
+                        <wp:docPr id="248925286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411428872" name="Picture"/>
+                                <pic:cNvPr id="248925286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786579237" name="Picture">
+                        <wp:docPr id="2087325461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786579237" name="Picture"/>
+                                <pic:cNvPr id="2087325461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543397950" name="Picture">
+                        <wp:docPr id="17090995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543397950" name="Picture"/>
+                                <pic:cNvPr id="17090995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81951030" name="Picture">
+                        <wp:docPr id="339706183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81951030" name="Picture"/>
+                                <pic:cNvPr id="339706183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846217128" name="Picture">
+                        <wp:docPr id="1651435785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846217128" name="Picture"/>
+                                <pic:cNvPr id="1651435785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722436883" name="Picture">
+                        <wp:docPr id="1494012706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722436883" name="Picture"/>
+                                <pic:cNvPr id="1494012706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092229377" name="Picture">
+                        <wp:docPr id="1327236883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092229377" name="Picture"/>
+                                <pic:cNvPr id="1327236883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613762888" name="Picture">
+                        <wp:docPr id="457616181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613762888" name="Picture"/>
+                                <pic:cNvPr id="457616181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272843173" name="Picture">
+                  <wp:docPr id="1852432152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272843173" name="Picture"/>
+                          <pic:cNvPr id="1852432152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410842433" name="Picture">
+                  <wp:docPr id="7792438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410842433" name="Picture"/>
+                          <pic:cNvPr id="7792438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70867838" name="Picture">
+                  <wp:docPr id="182272903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70867838" name="Picture"/>
+                          <pic:cNvPr id="182272903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905304742" name="Picture">
+                  <wp:docPr id="2016325551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905304742" name="Picture"/>
+                          <pic:cNvPr id="2016325551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285924843" name="Picture">
+                  <wp:docPr id="1172889093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285924843" name="Picture"/>
+                          <pic:cNvPr id="1172889093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473027755" name="Picture">
+                  <wp:docPr id="1577985840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473027755" name="Picture"/>
+                          <pic:cNvPr id="1577985840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726032331" name="Picture">
+                        <wp:docPr id="1734464572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726032331" name="Picture"/>
+                                <pic:cNvPr id="1734464572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36434265" name="Picture">
+                  <wp:docPr id="217268840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36434265" name="Picture"/>
+                          <pic:cNvPr id="217268840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338067823" name="Picture">
+                  <wp:docPr id="2128371736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338067823" name="Picture"/>
+                          <pic:cNvPr id="2128371736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078694737" name="Picture">
+                  <wp:docPr id="393579467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078694737" name="Picture"/>
+                          <pic:cNvPr id="393579467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346209699" name="Picture">
+                  <wp:docPr id="2099689897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346209699" name="Picture"/>
+                          <pic:cNvPr id="2099689897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939691500" name="Picture">
+                  <wp:docPr id="1520258989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939691500" name="Picture"/>
+                          <pic:cNvPr id="1520258989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370351621" name="Picture">
+                  <wp:docPr id="1829633401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370351621" name="Picture"/>
+                          <pic:cNvPr id="1829633401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190342816" name="Picture">
+                        <wp:docPr id="884912190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190342816" name="Picture"/>
+                                <pic:cNvPr id="884912190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298237411" name="Picture">
+                  <wp:docPr id="624366271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298237411" name="Picture"/>
+                          <pic:cNvPr id="624366271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743552691" name="Picture">
+                  <wp:docPr id="590225503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743552691" name="Picture"/>
+                          <pic:cNvPr id="590225503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864911206" name="Picture">
+                  <wp:docPr id="1168543674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864911206" name="Picture"/>
+                          <pic:cNvPr id="1168543674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672391326" name="Picture">
+                  <wp:docPr id="809365760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672391326" name="Picture"/>
+                          <pic:cNvPr id="809365760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104963156" name="Picture">
+                  <wp:docPr id="1230457711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104963156" name="Picture"/>
+                          <pic:cNvPr id="1230457711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240605838" name="Picture">
+                  <wp:docPr id="371054527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240605838" name="Picture"/>
+                          <pic:cNvPr id="371054527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677049591" name="Picture">
+                        <wp:docPr id="796983626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677049591" name="Picture"/>
+                                <pic:cNvPr id="796983626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570307769" name="Picture">
+                  <wp:docPr id="319149846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570307769" name="Picture"/>
+                          <pic:cNvPr id="319149846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770175400" name="Picture">
+                  <wp:docPr id="1189189428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770175400" name="Picture"/>
+                          <pic:cNvPr id="1189189428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390761391" name="Picture">
+                  <wp:docPr id="1632454131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390761391" name="Picture"/>
+                          <pic:cNvPr id="1632454131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301426625" name="Picture">
+                  <wp:docPr id="1418780661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301426625" name="Picture"/>
+                          <pic:cNvPr id="1418780661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600840554" name="Picture">
+                  <wp:docPr id="511883876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600840554" name="Picture"/>
+                          <pic:cNvPr id="511883876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660249861" name="Picture">
+                  <wp:docPr id="367724186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660249861" name="Picture"/>
+                          <pic:cNvPr id="367724186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079672645" name="Picture">
+                  <wp:docPr id="729751524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079672645" name="Picture"/>
+                          <pic:cNvPr id="729751524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007134042" name="Picture">
+                  <wp:docPr id="255710073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007134042" name="Picture"/>
+                          <pic:cNvPr id="255710073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428638172" name="Picture">
+                  <wp:docPr id="1479125781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428638172" name="Picture"/>
+                          <pic:cNvPr id="1479125781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566368927" name="Picture">
+                        <wp:docPr id="1438794698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566368927" name="Picture"/>
+                                <pic:cNvPr id="1438794698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659821175" name="Picture">
+                  <wp:docPr id="1084636004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659821175" name="Picture"/>
+                          <pic:cNvPr id="1084636004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514223054" name="Picture">
+                  <wp:docPr id="166345615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514223054" name="Picture"/>
+                          <pic:cNvPr id="166345615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054987998" name="Picture">
+                  <wp:docPr id="893978206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054987998" name="Picture"/>
+                          <pic:cNvPr id="893978206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031248007" name="Picture">
+                  <wp:docPr id="1123669029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031248007" name="Picture"/>
+                          <pic:cNvPr id="1123669029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970867717" name="Picture">
+                  <wp:docPr id="2098235401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970867717" name="Picture"/>
+                          <pic:cNvPr id="2098235401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570472638" name="Picture">
+                  <wp:docPr id="1814676911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570472638" name="Picture"/>
+                          <pic:cNvPr id="1814676911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629200729" name="Picture">
+                        <wp:docPr id="349072279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629200729" name="Picture"/>
+                                <pic:cNvPr id="349072279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48389663" name="Picture">
+                  <wp:docPr id="921223196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48389663" name="Picture"/>
+                          <pic:cNvPr id="921223196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122175314" name="Picture">
+                  <wp:docPr id="557371746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122175314" name="Picture"/>
+                          <pic:cNvPr id="557371746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878326393" name="Picture">
+                  <wp:docPr id="423319777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878326393" name="Picture"/>
+                          <pic:cNvPr id="423319777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>