--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256881596" name="Picture">
+                  <wp:docPr id="626871544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256881596" name="Picture"/>
+                          <pic:cNvPr id="626871544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924224375" name="Picture">
+                  <wp:docPr id="1984380641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924224375" name="Picture"/>
+                          <pic:cNvPr id="1984380641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816388849" name="Picture">
+                        <wp:docPr id="1230355883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816388849" name="Picture"/>
+                                <pic:cNvPr id="1230355883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6114965" name="Picture">
+                  <wp:docPr id="552733123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6114965" name="Picture"/>
+                          <pic:cNvPr id="552733123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604870623" name="Picture">
+                  <wp:docPr id="510984212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604870623" name="Picture"/>
+                          <pic:cNvPr id="510984212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217063816" name="Picture">
+                  <wp:docPr id="767585867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217063816" name="Picture"/>
+                          <pic:cNvPr id="767585867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089738333" name="Picture">
+                  <wp:docPr id="395283176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089738333" name="Picture"/>
+                          <pic:cNvPr id="395283176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633126365" name="Picture">
+                  <wp:docPr id="1175760126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633126365" name="Picture"/>
+                          <pic:cNvPr id="1175760126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768615348" name="Picture">
+                        <wp:docPr id="1345172001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768615348" name="Picture"/>
+                                <pic:cNvPr id="1345172001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237939675" name="Picture">
+                        <wp:docPr id="2090432945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237939675" name="Picture"/>
+                                <pic:cNvPr id="2090432945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028376838" name="Picture">
+                        <wp:docPr id="2035737984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028376838" name="Picture"/>
+                                <pic:cNvPr id="2035737984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971885710" name="Picture">
+                        <wp:docPr id="1139291479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971885710" name="Picture"/>
+                                <pic:cNvPr id="1139291479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497777214" name="Picture">
+                        <wp:docPr id="1994277785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497777214" name="Picture"/>
+                                <pic:cNvPr id="1994277785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210763570" name="Picture">
+                        <wp:docPr id="1711286262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210763570" name="Picture"/>
+                                <pic:cNvPr id="1711286262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466466185" name="Picture">
+                        <wp:docPr id="979938825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466466185" name="Picture"/>
+                                <pic:cNvPr id="979938825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636514300" name="Picture">
+                        <wp:docPr id="189329859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636514300" name="Picture"/>
+                                <pic:cNvPr id="189329859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094125132" name="Picture">
+                        <wp:docPr id="364800807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094125132" name="Picture"/>
+                                <pic:cNvPr id="364800807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411558229" name="Picture">
+                        <wp:docPr id="618234367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411558229" name="Picture"/>
+                                <pic:cNvPr id="618234367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181302035" name="Picture">
+                        <wp:docPr id="1091057138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181302035" name="Picture"/>
+                                <pic:cNvPr id="1091057138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131866274" name="Picture">
+                        <wp:docPr id="35435775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131866274" name="Picture"/>
+                                <pic:cNvPr id="35435775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972383113" name="Picture">
+                  <wp:docPr id="1918177376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972383113" name="Picture"/>
+                          <pic:cNvPr id="1918177376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118662319" name="Picture">
+                  <wp:docPr id="1373393855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118662319" name="Picture"/>
+                          <pic:cNvPr id="1373393855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827464650" name="Picture">
+                  <wp:docPr id="471350313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827464650" name="Picture"/>
+                          <pic:cNvPr id="471350313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767200734" name="Picture">
+                  <wp:docPr id="315795193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767200734" name="Picture"/>
+                          <pic:cNvPr id="315795193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053502164" name="Picture">
+                  <wp:docPr id="882061127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053502164" name="Picture"/>
+                          <pic:cNvPr id="882061127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140406158" name="Picture">
+                  <wp:docPr id="1410279784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140406158" name="Picture"/>
+                          <pic:cNvPr id="1410279784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674252842" name="Picture">
+                        <wp:docPr id="243046445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674252842" name="Picture"/>
+                                <pic:cNvPr id="243046445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57221589" name="Picture">
+                  <wp:docPr id="1785604457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57221589" name="Picture"/>
+                          <pic:cNvPr id="1785604457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073961411" name="Picture">
+                  <wp:docPr id="130683939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073961411" name="Picture"/>
+                          <pic:cNvPr id="130683939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082074328" name="Picture">
+                  <wp:docPr id="1839028487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082074328" name="Picture"/>
+                          <pic:cNvPr id="1839028487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266234761" name="Picture">
+                  <wp:docPr id="1731577871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266234761" name="Picture"/>
+                          <pic:cNvPr id="1731577871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287018088" name="Picture">
+                  <wp:docPr id="1687795024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287018088" name="Picture"/>
+                          <pic:cNvPr id="1687795024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14235796" name="Picture">
+                  <wp:docPr id="1255572597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14235796" name="Picture"/>
+                          <pic:cNvPr id="1255572597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614640748" name="Picture">
+                        <wp:docPr id="1526727376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614640748" name="Picture"/>
+                                <pic:cNvPr id="1526727376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289022548" name="Picture">
+                  <wp:docPr id="1362495474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289022548" name="Picture"/>
+                          <pic:cNvPr id="1362495474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542657498" name="Picture">
+                  <wp:docPr id="1610467280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542657498" name="Picture"/>
+                          <pic:cNvPr id="1610467280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113429179" name="Picture">
+                  <wp:docPr id="1722731922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113429179" name="Picture"/>
+                          <pic:cNvPr id="1722731922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832460267" name="Picture">
+                  <wp:docPr id="1230728378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832460267" name="Picture"/>
+                          <pic:cNvPr id="1230728378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323284003" name="Picture">
+                  <wp:docPr id="2113897632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323284003" name="Picture"/>
+                          <pic:cNvPr id="2113897632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752007552" name="Picture">
+                  <wp:docPr id="237739556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752007552" name="Picture"/>
+                          <pic:cNvPr id="237739556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257723390" name="Picture">
+                        <wp:docPr id="1970586103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257723390" name="Picture"/>
+                                <pic:cNvPr id="1970586103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882893990" name="Picture">
+                  <wp:docPr id="780875792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882893990" name="Picture"/>
+                          <pic:cNvPr id="780875792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68795070" name="Picture">
+                  <wp:docPr id="844919840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68795070" name="Picture"/>
+                          <pic:cNvPr id="844919840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949386598" name="Picture">
+                  <wp:docPr id="1635021029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949386598" name="Picture"/>
+                          <pic:cNvPr id="1635021029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056995742" name="Picture">
+                  <wp:docPr id="1137210965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056995742" name="Picture"/>
+                          <pic:cNvPr id="1137210965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322682386" name="Picture">
+                  <wp:docPr id="411117996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322682386" name="Picture"/>
+                          <pic:cNvPr id="411117996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481102557" name="Picture">
+                  <wp:docPr id="2141331254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481102557" name="Picture"/>
+                          <pic:cNvPr id="2141331254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600499876" name="Picture">
+                        <wp:docPr id="912031496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600499876" name="Picture"/>
+                                <pic:cNvPr id="912031496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472588770" name="Picture">
+                  <wp:docPr id="1508412762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472588770" name="Picture"/>
+                          <pic:cNvPr id="1508412762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117517362" name="Picture">
+                  <wp:docPr id="1269628413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117517362" name="Picture"/>
+                          <pic:cNvPr id="1269628413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286977208" name="Picture">
+                  <wp:docPr id="1822264973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286977208" name="Picture"/>
+                          <pic:cNvPr id="1822264973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>