--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938660085" name="Picture">
+                  <wp:docPr id="2025118622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938660085" name="Picture"/>
+                          <pic:cNvPr id="2025118622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52247422" name="Picture">
+                  <wp:docPr id="110988592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52247422" name="Picture"/>
+                          <pic:cNvPr id="110988592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022834713" name="Picture">
+                        <wp:docPr id="1724482534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022834713" name="Picture"/>
+                                <pic:cNvPr id="1724482534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057614186" name="Picture">
+                  <wp:docPr id="2090759239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057614186" name="Picture"/>
+                          <pic:cNvPr id="2090759239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783605130" name="Picture">
+                  <wp:docPr id="1550297705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783605130" name="Picture"/>
+                          <pic:cNvPr id="1550297705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431073059" name="Picture">
+                  <wp:docPr id="119277103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431073059" name="Picture"/>
+                          <pic:cNvPr id="119277103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337983763" name="Picture">
+                  <wp:docPr id="1087854925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337983763" name="Picture"/>
+                          <pic:cNvPr id="1087854925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877736119" name="Picture">
+                  <wp:docPr id="82417651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877736119" name="Picture"/>
+                          <pic:cNvPr id="82417651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197242496" name="Picture">
+                        <wp:docPr id="2072711496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197242496" name="Picture"/>
+                                <pic:cNvPr id="2072711496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228054267" name="Picture">
+                        <wp:docPr id="989925608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228054267" name="Picture"/>
+                                <pic:cNvPr id="989925608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108595651" name="Picture">
+                        <wp:docPr id="1739500349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108595651" name="Picture"/>
+                                <pic:cNvPr id="1739500349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348495387" name="Picture">
+                        <wp:docPr id="1139671942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348495387" name="Picture"/>
+                                <pic:cNvPr id="1139671942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903310671" name="Picture">
+                        <wp:docPr id="967333657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903310671" name="Picture"/>
+                                <pic:cNvPr id="967333657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504432274" name="Picture">
+                        <wp:docPr id="2120165853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504432274" name="Picture"/>
+                                <pic:cNvPr id="2120165853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749454682" name="Picture">
+                        <wp:docPr id="1376962946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749454682" name="Picture"/>
+                                <pic:cNvPr id="1376962946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627696599" name="Picture">
+                        <wp:docPr id="169593789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627696599" name="Picture"/>
+                                <pic:cNvPr id="169593789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39810368" name="Picture">
+                        <wp:docPr id="686248082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39810368" name="Picture"/>
+                                <pic:cNvPr id="686248082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029365651" name="Picture">
+                        <wp:docPr id="1913870578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029365651" name="Picture"/>
+                                <pic:cNvPr id="1913870578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324449278" name="Picture">
+                        <wp:docPr id="1694270318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324449278" name="Picture"/>
+                                <pic:cNvPr id="1694270318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120852204" name="Picture">
+                        <wp:docPr id="1534773673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120852204" name="Picture"/>
+                                <pic:cNvPr id="1534773673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848721723" name="Picture">
+                        <wp:docPr id="2110611487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848721723" name="Picture"/>
+                                <pic:cNvPr id="2110611487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186049252" name="Picture">
+                        <wp:docPr id="1214934088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186049252" name="Picture"/>
+                                <pic:cNvPr id="1214934088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019930652" name="Picture">
+                        <wp:docPr id="1043414560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019930652" name="Picture"/>
+                                <pic:cNvPr id="1043414560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902205411" name="Picture">
+                  <wp:docPr id="2062576380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902205411" name="Picture"/>
+                          <pic:cNvPr id="2062576380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474311073" name="Picture">
+                  <wp:docPr id="2113851690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474311073" name="Picture"/>
+                          <pic:cNvPr id="2113851690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491834196" name="Picture">
+                  <wp:docPr id="245175773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491834196" name="Picture"/>
+                          <pic:cNvPr id="245175773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106228233" name="Picture">
+                  <wp:docPr id="319113086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106228233" name="Picture"/>
+                          <pic:cNvPr id="319113086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448307412" name="Picture">
+                  <wp:docPr id="813988059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448307412" name="Picture"/>
+                          <pic:cNvPr id="813988059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056333259" name="Picture">
+                  <wp:docPr id="280460928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056333259" name="Picture"/>
+                          <pic:cNvPr id="280460928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877113119" name="Picture">
+                        <wp:docPr id="1247167599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877113119" name="Picture"/>
+                                <pic:cNvPr id="1247167599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417352269" name="Picture">
+                  <wp:docPr id="547754222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417352269" name="Picture"/>
+                          <pic:cNvPr id="547754222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984183166" name="Picture">
+                  <wp:docPr id="171656541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984183166" name="Picture"/>
+                          <pic:cNvPr id="171656541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866061923" name="Picture">
+                  <wp:docPr id="1924537673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866061923" name="Picture"/>
+                          <pic:cNvPr id="1924537673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281387154" name="Picture">
+                  <wp:docPr id="1391686830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281387154" name="Picture"/>
+                          <pic:cNvPr id="1391686830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373567380" name="Picture">
+                  <wp:docPr id="1870095503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373567380" name="Picture"/>
+                          <pic:cNvPr id="1870095503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43971012" name="Picture">
+                  <wp:docPr id="2106346713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43971012" name="Picture"/>
+                          <pic:cNvPr id="2106346713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631058525" name="Picture">
+                        <wp:docPr id="350475140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631058525" name="Picture"/>
+                                <pic:cNvPr id="350475140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028926943" name="Picture">
+                        <wp:docPr id="1480766375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028926943" name="Picture"/>
+                                <pic:cNvPr id="1480766375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884813639" name="Picture">
+                  <wp:docPr id="1379349720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884813639" name="Picture"/>
+                          <pic:cNvPr id="1379349720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534769513" name="Picture">
+                  <wp:docPr id="1637677724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534769513" name="Picture"/>
+                          <pic:cNvPr id="1637677724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825549229" name="Picture">
+                  <wp:docPr id="2060011638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825549229" name="Picture"/>
+                          <pic:cNvPr id="2060011638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166882812" name="Picture">
+                  <wp:docPr id="91850071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166882812" name="Picture"/>
+                          <pic:cNvPr id="91850071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561324694" name="Picture">
+                  <wp:docPr id="832500542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561324694" name="Picture"/>
+                          <pic:cNvPr id="832500542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198116445" name="Picture">
+                  <wp:docPr id="1252052123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198116445" name="Picture"/>
+                          <pic:cNvPr id="1252052123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398358572" name="Picture">
+                        <wp:docPr id="232261115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398358572" name="Picture"/>
+                                <pic:cNvPr id="232261115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506218400" name="Picture">
+                  <wp:docPr id="1104200911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506218400" name="Picture"/>
+                          <pic:cNvPr id="1104200911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355807828" name="Picture">
+                  <wp:docPr id="1128063814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355807828" name="Picture"/>
+                          <pic:cNvPr id="1128063814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758934561" name="Picture">
+                  <wp:docPr id="117309671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758934561" name="Picture"/>
+                          <pic:cNvPr id="117309671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616293503" name="Picture">
+                  <wp:docPr id="881200324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616293503" name="Picture"/>
+                          <pic:cNvPr id="881200324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930944639" name="Picture">
+                  <wp:docPr id="465408268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930944639" name="Picture"/>
+                          <pic:cNvPr id="465408268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111025358" name="Picture">
+                  <wp:docPr id="1419361256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111025358" name="Picture"/>
+                          <pic:cNvPr id="1419361256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656580927" name="Picture">
+                        <wp:docPr id="895081109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656580927" name="Picture"/>
+                                <pic:cNvPr id="895081109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573128067" name="Picture">
+                  <wp:docPr id="747008301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573128067" name="Picture"/>
+                          <pic:cNvPr id="747008301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727174314" name="Picture">
+                  <wp:docPr id="1409926782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727174314" name="Picture"/>
+                          <pic:cNvPr id="1409926782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420521187" name="Picture">
+                  <wp:docPr id="1050013709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420521187" name="Picture"/>
+                          <pic:cNvPr id="1050013709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745162690" name="Picture">
+                  <wp:docPr id="204010739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745162690" name="Picture"/>
+                          <pic:cNvPr id="204010739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366150053" name="Picture">
+                  <wp:docPr id="2066869042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366150053" name="Picture"/>
+                          <pic:cNvPr id="2066869042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597799723" name="Picture">
+                  <wp:docPr id="1537884170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597799723" name="Picture"/>
+                          <pic:cNvPr id="1537884170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779239635" name="Picture">
+                  <wp:docPr id="792090678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779239635" name="Picture"/>
+                          <pic:cNvPr id="792090678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221018327" name="Picture">
+                  <wp:docPr id="929421636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221018327" name="Picture"/>
+                          <pic:cNvPr id="929421636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232434" name="Picture">
+                  <wp:docPr id="1842778302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232434" name="Picture"/>
+                          <pic:cNvPr id="1842778302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>