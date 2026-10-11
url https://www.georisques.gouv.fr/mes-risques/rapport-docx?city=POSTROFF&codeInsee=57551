--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191920515" name="Picture">
+                  <wp:docPr id="1266193551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191920515" name="Picture"/>
+                          <pic:cNvPr id="1266193551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366146625" name="Picture">
+                  <wp:docPr id="1709221531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366146625" name="Picture"/>
+                          <pic:cNvPr id="1709221531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640004343" name="Picture">
+                        <wp:docPr id="243802358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640004343" name="Picture"/>
+                                <pic:cNvPr id="243802358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718861050" name="Picture">
+                  <wp:docPr id="2070229361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718861050" name="Picture"/>
+                          <pic:cNvPr id="2070229361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629993524" name="Picture">
+                  <wp:docPr id="378875793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629993524" name="Picture"/>
+                          <pic:cNvPr id="378875793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203300654" name="Picture">
+                  <wp:docPr id="1308672628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203300654" name="Picture"/>
+                          <pic:cNvPr id="1308672628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803098606" name="Picture">
+                  <wp:docPr id="1030369680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803098606" name="Picture"/>
+                          <pic:cNvPr id="1030369680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249886824" name="Picture">
+                  <wp:docPr id="154976588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249886824" name="Picture"/>
+                          <pic:cNvPr id="154976588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496384192" name="Picture">
+                        <wp:docPr id="1871922715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496384192" name="Picture"/>
+                                <pic:cNvPr id="1871922715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896825631" name="Picture">
+                        <wp:docPr id="40023522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896825631" name="Picture"/>
+                                <pic:cNvPr id="40023522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665639968" name="Picture">
+                        <wp:docPr id="1082341053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665639968" name="Picture"/>
+                                <pic:cNvPr id="1082341053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881105329" name="Picture">
+                        <wp:docPr id="2015045212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881105329" name="Picture"/>
+                                <pic:cNvPr id="2015045212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072627593" name="Picture">
+                        <wp:docPr id="1196176317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072627593" name="Picture"/>
+                                <pic:cNvPr id="1196176317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094986443" name="Picture">
+                        <wp:docPr id="1691561231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094986443" name="Picture"/>
+                                <pic:cNvPr id="1691561231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641300407" name="Picture">
+                        <wp:docPr id="319399898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641300407" name="Picture"/>
+                                <pic:cNvPr id="319399898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981236744" name="Picture">
+                        <wp:docPr id="1020181138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981236744" name="Picture"/>
+                                <pic:cNvPr id="1020181138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693126947" name="Picture">
+                        <wp:docPr id="1127372450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693126947" name="Picture"/>
+                                <pic:cNvPr id="1127372450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109286240" name="Picture">
+                        <wp:docPr id="1017930199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109286240" name="Picture"/>
+                                <pic:cNvPr id="1017930199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188894642" name="Picture">
+                        <wp:docPr id="146358157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188894642" name="Picture"/>
+                                <pic:cNvPr id="146358157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860439684" name="Picture">
+                        <wp:docPr id="1254109759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860439684" name="Picture"/>
+                                <pic:cNvPr id="1254109759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522388077" name="Picture">
+                        <wp:docPr id="1236212805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522388077" name="Picture"/>
+                                <pic:cNvPr id="1236212805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919744799" name="Picture">
+                        <wp:docPr id="466723468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919744799" name="Picture"/>
+                                <pic:cNvPr id="466723468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235144963" name="Picture">
+                        <wp:docPr id="519809016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235144963" name="Picture"/>
+                                <pic:cNvPr id="519809016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281142420" name="Picture">
+                  <wp:docPr id="2088878082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281142420" name="Picture"/>
+                          <pic:cNvPr id="2088878082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900137559" name="Picture">
+                  <wp:docPr id="1824578658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900137559" name="Picture"/>
+                          <pic:cNvPr id="1824578658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253959497" name="Picture">
+                  <wp:docPr id="2124353039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253959497" name="Picture"/>
+                          <pic:cNvPr id="2124353039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353719369" name="Picture">
+                  <wp:docPr id="1238774082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353719369" name="Picture"/>
+                          <pic:cNvPr id="1238774082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587528864" name="Picture">
+                  <wp:docPr id="1277998370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587528864" name="Picture"/>
+                          <pic:cNvPr id="1277998370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449894704" name="Picture">
+                  <wp:docPr id="368755083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449894704" name="Picture"/>
+                          <pic:cNvPr id="368755083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477083675" name="Picture">
+                        <wp:docPr id="560587493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477083675" name="Picture"/>
+                                <pic:cNvPr id="560587493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607419852" name="Picture">
+                        <wp:docPr id="978946933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607419852" name="Picture"/>
+                                <pic:cNvPr id="978946933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650713498" name="Picture">
+                  <wp:docPr id="1850497000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650713498" name="Picture"/>
+                          <pic:cNvPr id="1850497000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400982662" name="Picture">
+                  <wp:docPr id="1141798146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400982662" name="Picture"/>
+                          <pic:cNvPr id="1141798146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280709035" name="Picture">
+                  <wp:docPr id="855264469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280709035" name="Picture"/>
+                          <pic:cNvPr id="855264469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139013718" name="Picture">
+                  <wp:docPr id="1464484399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139013718" name="Picture"/>
+                          <pic:cNvPr id="1464484399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18157876" name="Picture">
+                  <wp:docPr id="1310562237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18157876" name="Picture"/>
+                          <pic:cNvPr id="1310562237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689861254" name="Picture">
+                  <wp:docPr id="614072029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689861254" name="Picture"/>
+                          <pic:cNvPr id="614072029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415659199" name="Picture">
+                        <wp:docPr id="1260055576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415659199" name="Picture"/>
+                                <pic:cNvPr id="1260055576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879694577" name="Picture">
+                        <wp:docPr id="1779035642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879694577" name="Picture"/>
+                                <pic:cNvPr id="1779035642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27111,57 +27111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144563087" name="Picture">
+                  <wp:docPr id="853000024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144563087" name="Picture"/>
+                          <pic:cNvPr id="853000024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27200,57 +27200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791143511" name="Picture">
+                  <wp:docPr id="306719043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791143511" name="Picture"/>
+                          <pic:cNvPr id="306719043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27880,57 +27880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465583510" name="Picture">
+                  <wp:docPr id="689733945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465583510" name="Picture"/>
+                          <pic:cNvPr id="689733945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022266733" name="Picture">
+                  <wp:docPr id="567052757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022266733" name="Picture"/>
+                          <pic:cNvPr id="567052757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29044,57 +29044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54734674" name="Picture">
+                  <wp:docPr id="781958229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54734674" name="Picture"/>
+                          <pic:cNvPr id="781958229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30502,57 +30502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423888000" name="Picture">
+                  <wp:docPr id="820710662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423888000" name="Picture"/>
+                          <pic:cNvPr id="820710662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508103144" name="Picture">
+                        <wp:docPr id="590456709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508103144" name="Picture"/>
+                                <pic:cNvPr id="590456709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33869,57 +33869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604697059" name="Picture">
+                  <wp:docPr id="54620495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604697059" name="Picture"/>
+                          <pic:cNvPr id="54620495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33958,57 +33958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325384724" name="Picture">
+                  <wp:docPr id="1620656610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325384724" name="Picture"/>
+                          <pic:cNvPr id="1620656610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34602,57 +34602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415513859" name="Picture">
+                  <wp:docPr id="1312481275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415513859" name="Picture"/>
+                          <pic:cNvPr id="1312481275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35600,57 +35600,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500623188" name="Picture">
+                  <wp:docPr id="329740781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500623188" name="Picture"/>
+                          <pic:cNvPr id="329740781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35703,57 +35703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534715798" name="Picture">
+                  <wp:docPr id="258927068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534715798" name="Picture"/>
+                          <pic:cNvPr id="258927068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37080,57 +37080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098032445" name="Picture">
+                  <wp:docPr id="348928620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098032445" name="Picture"/>
+                          <pic:cNvPr id="348928620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38223,57 +38223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574262109" name="Picture">
+                        <wp:docPr id="192843263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574262109" name="Picture"/>
+                                <pic:cNvPr id="192843263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39591,57 +39591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453755652" name="Picture">
+                  <wp:docPr id="635156726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453755652" name="Picture"/>
+                          <pic:cNvPr id="635156726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39680,57 +39680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556684592" name="Picture">
+                  <wp:docPr id="1521866951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556684592" name="Picture"/>
+                          <pic:cNvPr id="1521866951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40312,57 +40312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053881714" name="Picture">
+                  <wp:docPr id="37020638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053881714" name="Picture"/>
+                          <pic:cNvPr id="37020638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44763852" name="Picture">
+                  <wp:docPr id="1371523031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44763852" name="Picture"/>
+                          <pic:cNvPr id="1371523031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41368,57 +41368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272662843" name="Picture">
+                  <wp:docPr id="861498753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272662843" name="Picture"/>
+                          <pic:cNvPr id="861498753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43027,57 +43027,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656225088" name="Picture">
+                  <wp:docPr id="2034351728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656225088" name="Picture"/>
+                          <pic:cNvPr id="2034351728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44206,57 +44206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951843276" name="Picture">
+                  <wp:docPr id="1742662198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951843276" name="Picture"/>
+                          <pic:cNvPr id="1742662198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544881040" name="Picture">
+                  <wp:docPr id="432395487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544881040" name="Picture"/>
+                          <pic:cNvPr id="432395487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44774,57 +44774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740435844" name="Picture">
+                  <wp:docPr id="656381032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740435844" name="Picture"/>
+                          <pic:cNvPr id="656381032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>