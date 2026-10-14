--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286152117" name="Picture">
+                  <wp:docPr id="1771580925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286152117" name="Picture"/>
+                          <pic:cNvPr id="1771580925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186044068" name="Picture">
+                  <wp:docPr id="838255190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186044068" name="Picture"/>
+                          <pic:cNvPr id="838255190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714745825" name="Picture">
+                        <wp:docPr id="1990468151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714745825" name="Picture"/>
+                                <pic:cNvPr id="1990468151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661709931" name="Picture">
+                  <wp:docPr id="839172512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661709931" name="Picture"/>
+                          <pic:cNvPr id="839172512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031617317" name="Picture">
+                  <wp:docPr id="532652326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031617317" name="Picture"/>
+                          <pic:cNvPr id="532652326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189978377" name="Picture">
+                  <wp:docPr id="421876345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189978377" name="Picture"/>
+                          <pic:cNvPr id="421876345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484725849" name="Picture">
+                  <wp:docPr id="2071163731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484725849" name="Picture"/>
+                          <pic:cNvPr id="2071163731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618529874" name="Picture">
+                  <wp:docPr id="771560683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618529874" name="Picture"/>
+                          <pic:cNvPr id="771560683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938950614" name="Picture">
+                        <wp:docPr id="1876804667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938950614" name="Picture"/>
+                                <pic:cNvPr id="1876804667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346433386" name="Picture">
+                        <wp:docPr id="1096940078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346433386" name="Picture"/>
+                                <pic:cNvPr id="1096940078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637315937" name="Picture">
+                        <wp:docPr id="2063149297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637315937" name="Picture"/>
+                                <pic:cNvPr id="2063149297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393362928" name="Picture">
+                        <wp:docPr id="1469226607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393362928" name="Picture"/>
+                                <pic:cNvPr id="1469226607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955375095" name="Picture">
+                        <wp:docPr id="703853446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955375095" name="Picture"/>
+                                <pic:cNvPr id="703853446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386288918" name="Picture">
+                        <wp:docPr id="2144463201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386288918" name="Picture"/>
+                                <pic:cNvPr id="2144463201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031286066" name="Picture">
+                        <wp:docPr id="1488693963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031286066" name="Picture"/>
+                                <pic:cNvPr id="1488693963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832105510" name="Picture">
+                        <wp:docPr id="75748655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832105510" name="Picture"/>
+                                <pic:cNvPr id="75748655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579288766" name="Picture">
+                        <wp:docPr id="630292797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579288766" name="Picture"/>
+                                <pic:cNvPr id="630292797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854519910" name="Picture">
+                        <wp:docPr id="876943307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854519910" name="Picture"/>
+                                <pic:cNvPr id="876943307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354678779" name="Picture">
+                        <wp:docPr id="1088229501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354678779" name="Picture"/>
+                                <pic:cNvPr id="1088229501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556136644" name="Picture">
+                        <wp:docPr id="1501522786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556136644" name="Picture"/>
+                                <pic:cNvPr id="1501522786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842312828" name="Picture">
+                        <wp:docPr id="1043775693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842312828" name="Picture"/>
+                                <pic:cNvPr id="1043775693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487034882" name="Picture">
+                        <wp:docPr id="909485978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487034882" name="Picture"/>
+                                <pic:cNvPr id="909485978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436958444" name="Picture">
+                        <wp:docPr id="81893014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436958444" name="Picture"/>
+                                <pic:cNvPr id="81893014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960107796" name="Picture">
+                        <wp:docPr id="1085985657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960107796" name="Picture"/>
+                                <pic:cNvPr id="1085985657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880806344" name="Picture">
+                        <wp:docPr id="34540664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880806344" name="Picture"/>
+                                <pic:cNvPr id="34540664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036252525" name="Picture">
+                        <wp:docPr id="860016767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036252525" name="Picture"/>
+                                <pic:cNvPr id="860016767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732647217" name="Picture">
+                  <wp:docPr id="1232390273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732647217" name="Picture"/>
+                          <pic:cNvPr id="1232390273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066050077" name="Picture">
+                  <wp:docPr id="1732074562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066050077" name="Picture"/>
+                          <pic:cNvPr id="1732074562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5468266" name="Picture">
+                  <wp:docPr id="1890736663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5468266" name="Picture"/>
+                          <pic:cNvPr id="1890736663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564756837" name="Picture">
+                  <wp:docPr id="759381805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564756837" name="Picture"/>
+                          <pic:cNvPr id="759381805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878743609" name="Picture">
+                  <wp:docPr id="900080626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878743609" name="Picture"/>
+                          <pic:cNvPr id="900080626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675669938" name="Picture">
+                  <wp:docPr id="812300855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675669938" name="Picture"/>
+                          <pic:cNvPr id="812300855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407614353" name="Picture">
+                        <wp:docPr id="2122667110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407614353" name="Picture"/>
+                                <pic:cNvPr id="2122667110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952554130" name="Picture">
+                        <wp:docPr id="1057268386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952554130" name="Picture"/>
+                                <pic:cNvPr id="1057268386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026229484" name="Picture">
+                  <wp:docPr id="1938533774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026229484" name="Picture"/>
+                          <pic:cNvPr id="1938533774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657979189" name="Picture">
+                  <wp:docPr id="1393694671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657979189" name="Picture"/>
+                          <pic:cNvPr id="1393694671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598716493" name="Picture">
+                  <wp:docPr id="1234812605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598716493" name="Picture"/>
+                          <pic:cNvPr id="1234812605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903289344" name="Picture">
+                  <wp:docPr id="1606371050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903289344" name="Picture"/>
+                          <pic:cNvPr id="1606371050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980773053" name="Picture">
+                  <wp:docPr id="980626593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980773053" name="Picture"/>
+                          <pic:cNvPr id="980626593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573833620" name="Picture">
+                  <wp:docPr id="1955200856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573833620" name="Picture"/>
+                          <pic:cNvPr id="1955200856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411855766" name="Picture">
+                        <wp:docPr id="2032668785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411855766" name="Picture"/>
+                                <pic:cNvPr id="2032668785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859144568" name="Picture">
+                  <wp:docPr id="1113604915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859144568" name="Picture"/>
+                          <pic:cNvPr id="1113604915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359582115" name="Picture">
+                  <wp:docPr id="1972734746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359582115" name="Picture"/>
+                          <pic:cNvPr id="1972734746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473790806" name="Picture">
+                  <wp:docPr id="1501507716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473790806" name="Picture"/>
+                          <pic:cNvPr id="1501507716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181788443" name="Picture">
+                  <wp:docPr id="1362947129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181788443" name="Picture"/>
+                          <pic:cNvPr id="1362947129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894932421" name="Picture">
+                  <wp:docPr id="727280652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894932421" name="Picture"/>
+                          <pic:cNvPr id="727280652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700328902" name="Picture">
+                  <wp:docPr id="476143992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700328902" name="Picture"/>
+                          <pic:cNvPr id="476143992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416340414" name="Picture">
+                        <wp:docPr id="1159555408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416340414" name="Picture"/>
+                                <pic:cNvPr id="1159555408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992264240" name="Picture">
+                  <wp:docPr id="1382066730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992264240" name="Picture"/>
+                          <pic:cNvPr id="1382066730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160535634" name="Picture">
+                  <wp:docPr id="1817792613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160535634" name="Picture"/>
+                          <pic:cNvPr id="1817792613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866859505" name="Picture">
+                  <wp:docPr id="1011082950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866859505" name="Picture"/>
+                          <pic:cNvPr id="1011082950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734009513" name="Picture">
+                  <wp:docPr id="15940028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734009513" name="Picture"/>
+                          <pic:cNvPr id="15940028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278906561" name="Picture">
+                  <wp:docPr id="931561083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278906561" name="Picture"/>
+                          <pic:cNvPr id="931561083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247392241" name="Picture">
+                  <wp:docPr id="1781720923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247392241" name="Picture"/>
+                          <pic:cNvPr id="1781720923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358420454" name="Picture">
+                        <wp:docPr id="128840737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358420454" name="Picture"/>
+                                <pic:cNvPr id="128840737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311222917" name="Picture">
+                  <wp:docPr id="2052641712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311222917" name="Picture"/>
+                          <pic:cNvPr id="2052641712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740847267" name="Picture">
+                  <wp:docPr id="228780034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740847267" name="Picture"/>
+                          <pic:cNvPr id="228780034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189234310" name="Picture">
+                  <wp:docPr id="1023779698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189234310" name="Picture"/>
+                          <pic:cNvPr id="1023779698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605053964" name="Picture">
+                  <wp:docPr id="1022369274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605053964" name="Picture"/>
+                          <pic:cNvPr id="1022369274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736013821" name="Picture">
+                  <wp:docPr id="1928550967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736013821" name="Picture"/>
+                          <pic:cNvPr id="1928550967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113507333" name="Picture">
+                  <wp:docPr id="1934351910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113507333" name="Picture"/>
+                          <pic:cNvPr id="1934351910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800945011" name="Picture">
+                  <wp:docPr id="1301552470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800945011" name="Picture"/>
+                          <pic:cNvPr id="1301552470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919080393" name="Picture">
+                  <wp:docPr id="1610829868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919080393" name="Picture"/>
+                          <pic:cNvPr id="1610829868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244989120" name="Picture">
+                  <wp:docPr id="1939179894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244989120" name="Picture"/>
+                          <pic:cNvPr id="1939179894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407792997" name="Picture">
+                  <wp:docPr id="809942517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407792997" name="Picture"/>
+                          <pic:cNvPr id="809942517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081474539" name="Picture">
+                  <wp:docPr id="100029530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081474539" name="Picture"/>
+                          <pic:cNvPr id="100029530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108764479" name="Picture">
+                  <wp:docPr id="151260723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108764479" name="Picture"/>
+                          <pic:cNvPr id="151260723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208943624" name="Picture">
+                  <wp:docPr id="631496465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208943624" name="Picture"/>
+                          <pic:cNvPr id="631496465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588588056" name="Picture">
+                  <wp:docPr id="701465092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588588056" name="Picture"/>
+                          <pic:cNvPr id="701465092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087066846" name="Picture">
+                  <wp:docPr id="966182138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087066846" name="Picture"/>
+                          <pic:cNvPr id="966182138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>