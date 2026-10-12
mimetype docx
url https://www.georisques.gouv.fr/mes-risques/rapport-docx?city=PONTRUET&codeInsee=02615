--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095318001" name="Picture">
+                  <wp:docPr id="1263543256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095318001" name="Picture"/>
+                          <pic:cNvPr id="1263543256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773614427" name="Picture">
+                  <wp:docPr id="1021071301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773614427" name="Picture"/>
+                          <pic:cNvPr id="1021071301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943364542" name="Picture">
+                        <wp:docPr id="686591004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943364542" name="Picture"/>
+                                <pic:cNvPr id="686591004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348037752" name="Picture">
+                  <wp:docPr id="1213027083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348037752" name="Picture"/>
+                          <pic:cNvPr id="1213027083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297965868" name="Picture">
+                  <wp:docPr id="1360638234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297965868" name="Picture"/>
+                          <pic:cNvPr id="1360638234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694799681" name="Picture">
+                  <wp:docPr id="2061643712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694799681" name="Picture"/>
+                          <pic:cNvPr id="2061643712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98482682" name="Picture">
+                  <wp:docPr id="1396547045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98482682" name="Picture"/>
+                          <pic:cNvPr id="1396547045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72068270" name="Picture">
+                  <wp:docPr id="803557170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72068270" name="Picture"/>
+                          <pic:cNvPr id="803557170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814302437" name="Picture">
+                        <wp:docPr id="38928214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814302437" name="Picture"/>
+                                <pic:cNvPr id="38928214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108876668" name="Picture">
+                        <wp:docPr id="1735390077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108876668" name="Picture"/>
+                                <pic:cNvPr id="1735390077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034984019" name="Picture">
+                        <wp:docPr id="1558665186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034984019" name="Picture"/>
+                                <pic:cNvPr id="1558665186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870298798" name="Picture">
+                        <wp:docPr id="195275904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870298798" name="Picture"/>
+                                <pic:cNvPr id="195275904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167610240" name="Picture">
+                        <wp:docPr id="1967153837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167610240" name="Picture"/>
+                                <pic:cNvPr id="1967153837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545662925" name="Picture">
+                        <wp:docPr id="758894285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545662925" name="Picture"/>
+                                <pic:cNvPr id="758894285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095609167" name="Picture">
+                        <wp:docPr id="581349213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095609167" name="Picture"/>
+                                <pic:cNvPr id="581349213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848787299" name="Picture">
+                        <wp:docPr id="558609623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848787299" name="Picture"/>
+                                <pic:cNvPr id="558609623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594643444" name="Picture">
+                        <wp:docPr id="603226191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594643444" name="Picture"/>
+                                <pic:cNvPr id="603226191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692427711" name="Picture">
+                        <wp:docPr id="240376248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692427711" name="Picture"/>
+                                <pic:cNvPr id="240376248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956943382" name="Picture">
+                        <wp:docPr id="2017697686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956943382" name="Picture"/>
+                                <pic:cNvPr id="2017697686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603947742" name="Picture">
+                        <wp:docPr id="1870916499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603947742" name="Picture"/>
+                                <pic:cNvPr id="1870916499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074470940" name="Picture">
+                        <wp:docPr id="1269478273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074470940" name="Picture"/>
+                                <pic:cNvPr id="1269478273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602830169" name="Picture">
+                        <wp:docPr id="461663337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602830169" name="Picture"/>
+                                <pic:cNvPr id="461663337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394961627" name="Picture">
+                        <wp:docPr id="2131235300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394961627" name="Picture"/>
+                                <pic:cNvPr id="2131235300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541124667" name="Picture">
+                        <wp:docPr id="1682621631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541124667" name="Picture"/>
+                                <pic:cNvPr id="1682621631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569999521" name="Picture">
+                        <wp:docPr id="1137443007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569999521" name="Picture"/>
+                                <pic:cNvPr id="1137443007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755553949" name="Picture">
+                        <wp:docPr id="693119124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755553949" name="Picture"/>
+                                <pic:cNvPr id="693119124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881220112" name="Picture">
+                  <wp:docPr id="2135001715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881220112" name="Picture"/>
+                          <pic:cNvPr id="2135001715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441990365" name="Picture">
+                  <wp:docPr id="627702211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441990365" name="Picture"/>
+                          <pic:cNvPr id="627702211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576399384" name="Picture">
+                  <wp:docPr id="1568080546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576399384" name="Picture"/>
+                          <pic:cNvPr id="1568080546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70326557" name="Picture">
+                  <wp:docPr id="1224140202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70326557" name="Picture"/>
+                          <pic:cNvPr id="1224140202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055422069" name="Picture">
+                  <wp:docPr id="1607537608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055422069" name="Picture"/>
+                          <pic:cNvPr id="1607537608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003134591" name="Picture">
+                  <wp:docPr id="28564211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003134591" name="Picture"/>
+                          <pic:cNvPr id="28564211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68120765" name="Picture">
+                        <wp:docPr id="958942822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68120765" name="Picture"/>
+                                <pic:cNvPr id="958942822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407336761" name="Picture">
+                        <wp:docPr id="147276396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407336761" name="Picture"/>
+                                <pic:cNvPr id="147276396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090546199" name="Picture">
+                  <wp:docPr id="982026712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090546199" name="Picture"/>
+                          <pic:cNvPr id="982026712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725915625" name="Picture">
+                  <wp:docPr id="358757614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725915625" name="Picture"/>
+                          <pic:cNvPr id="358757614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794043953" name="Picture">
+                  <wp:docPr id="654622732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794043953" name="Picture"/>
+                          <pic:cNvPr id="654622732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557808201" name="Picture">
+                  <wp:docPr id="2109716184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557808201" name="Picture"/>
+                          <pic:cNvPr id="2109716184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408408506" name="Picture">
+                  <wp:docPr id="1809075883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408408506" name="Picture"/>
+                          <pic:cNvPr id="1809075883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841473799" name="Picture">
+                  <wp:docPr id="708518340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841473799" name="Picture"/>
+                          <pic:cNvPr id="708518340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053940861" name="Picture">
+                        <wp:docPr id="2094055096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053940861" name="Picture"/>
+                                <pic:cNvPr id="2094055096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983877584" name="Picture">
+                  <wp:docPr id="261522919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983877584" name="Picture"/>
+                          <pic:cNvPr id="261522919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592395824" name="Picture">
+                  <wp:docPr id="502463651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592395824" name="Picture"/>
+                          <pic:cNvPr id="502463651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004856524" name="Picture">
+                  <wp:docPr id="2143482382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004856524" name="Picture"/>
+                          <pic:cNvPr id="2143482382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071087383" name="Picture">
+                  <wp:docPr id="744985296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071087383" name="Picture"/>
+                          <pic:cNvPr id="744985296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92819281" name="Picture">
+                  <wp:docPr id="1241635956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92819281" name="Picture"/>
+                          <pic:cNvPr id="1241635956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388993039" name="Picture">
+                  <wp:docPr id="398197842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388993039" name="Picture"/>
+                          <pic:cNvPr id="398197842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471967793" name="Picture">
+                        <wp:docPr id="1018049018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471967793" name="Picture"/>
+                                <pic:cNvPr id="1018049018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003172434" name="Picture">
+                  <wp:docPr id="1271344297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003172434" name="Picture"/>
+                          <pic:cNvPr id="1271344297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916863637" name="Picture">
+                  <wp:docPr id="1285491340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916863637" name="Picture"/>
+                          <pic:cNvPr id="1285491340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517704693" name="Picture">
+                  <wp:docPr id="1982769938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517704693" name="Picture"/>
+                          <pic:cNvPr id="1982769938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928831580" name="Picture">
+                  <wp:docPr id="1457301555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928831580" name="Picture"/>
+                          <pic:cNvPr id="1457301555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199936678" name="Picture">
+                  <wp:docPr id="595160616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199936678" name="Picture"/>
+                          <pic:cNvPr id="595160616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197734215" name="Picture">
+                  <wp:docPr id="1851533303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197734215" name="Picture"/>
+                          <pic:cNvPr id="1851533303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792045527" name="Picture">
+                        <wp:docPr id="2102903385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792045527" name="Picture"/>
+                                <pic:cNvPr id="2102903385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841563233" name="Picture">
+                  <wp:docPr id="1924866459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841563233" name="Picture"/>
+                          <pic:cNvPr id="1924866459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409080495" name="Picture">
+                  <wp:docPr id="335588906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409080495" name="Picture"/>
+                          <pic:cNvPr id="335588906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015060460" name="Picture">
+                  <wp:docPr id="1151145858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015060460" name="Picture"/>
+                          <pic:cNvPr id="1151145858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831897122" name="Picture">
+                  <wp:docPr id="1286504065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831897122" name="Picture"/>
+                          <pic:cNvPr id="1286504065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596197254" name="Picture">
+                  <wp:docPr id="487226681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596197254" name="Picture"/>
+                          <pic:cNvPr id="487226681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845806305" name="Picture">
+                  <wp:docPr id="882790832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845806305" name="Picture"/>
+                          <pic:cNvPr id="882790832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207088564" name="Picture">
+                  <wp:docPr id="272142026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207088564" name="Picture"/>
+                          <pic:cNvPr id="272142026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897178669" name="Picture">
+                  <wp:docPr id="1450008236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897178669" name="Picture"/>
+                          <pic:cNvPr id="1450008236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236929337" name="Picture">
+                  <wp:docPr id="884020135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236929337" name="Picture"/>
+                          <pic:cNvPr id="884020135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932151052" name="Picture">
+                  <wp:docPr id="788791884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932151052" name="Picture"/>
+                          <pic:cNvPr id="788791884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787206622" name="Picture">
+                  <wp:docPr id="1077142369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787206622" name="Picture"/>
+                          <pic:cNvPr id="1077142369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386534092" name="Picture">
+                  <wp:docPr id="1434293513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386534092" name="Picture"/>
+                          <pic:cNvPr id="1434293513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896608378" name="Picture">
+                  <wp:docPr id="1961155611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896608378" name="Picture"/>
+                          <pic:cNvPr id="1961155611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149101278" name="Picture">
+                  <wp:docPr id="249095475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149101278" name="Picture"/>
+                          <pic:cNvPr id="249095475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725657326" name="Picture">
+                  <wp:docPr id="764135098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725657326" name="Picture"/>
+                          <pic:cNvPr id="764135098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>