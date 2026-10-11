--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532750232" name="Picture">
+                  <wp:docPr id="2078952796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532750232" name="Picture"/>
+                          <pic:cNvPr id="2078952796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051992809" name="Picture">
+                  <wp:docPr id="1288040363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051992809" name="Picture"/>
+                          <pic:cNvPr id="1288040363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697905859" name="Picture">
+                        <wp:docPr id="989445407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697905859" name="Picture"/>
+                                <pic:cNvPr id="989445407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036448222" name="Picture">
+                  <wp:docPr id="212583361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036448222" name="Picture"/>
+                          <pic:cNvPr id="212583361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150043528" name="Picture">
+                  <wp:docPr id="1006650875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150043528" name="Picture"/>
+                          <pic:cNvPr id="1006650875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435962522" name="Picture">
+                  <wp:docPr id="293249744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435962522" name="Picture"/>
+                          <pic:cNvPr id="293249744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063862774" name="Picture">
+                  <wp:docPr id="2104658982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063862774" name="Picture"/>
+                          <pic:cNvPr id="2104658982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819996654" name="Picture">
+                  <wp:docPr id="429730429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819996654" name="Picture"/>
+                          <pic:cNvPr id="429730429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955002827" name="Picture">
+                        <wp:docPr id="2024343852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955002827" name="Picture"/>
+                                <pic:cNvPr id="2024343852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835704353" name="Picture">
+                        <wp:docPr id="509787228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835704353" name="Picture"/>
+                                <pic:cNvPr id="509787228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852881068" name="Picture">
+                        <wp:docPr id="504207427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852881068" name="Picture"/>
+                                <pic:cNvPr id="504207427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292626615" name="Picture">
+                        <wp:docPr id="1857576640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292626615" name="Picture"/>
+                                <pic:cNvPr id="1857576640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468623369" name="Picture">
+                        <wp:docPr id="2073998364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468623369" name="Picture"/>
+                                <pic:cNvPr id="2073998364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48899240" name="Picture">
+                        <wp:docPr id="467637496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48899240" name="Picture"/>
+                                <pic:cNvPr id="467637496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206081594" name="Picture">
+                        <wp:docPr id="454753635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206081594" name="Picture"/>
+                                <pic:cNvPr id="454753635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462660389" name="Picture">
+                        <wp:docPr id="1111042036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462660389" name="Picture"/>
+                                <pic:cNvPr id="1111042036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090368055" name="Picture">
+                        <wp:docPr id="965172936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090368055" name="Picture"/>
+                                <pic:cNvPr id="965172936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293268189" name="Picture">
+                        <wp:docPr id="1897218680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293268189" name="Picture"/>
+                                <pic:cNvPr id="1897218680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713793134" name="Picture">
+                        <wp:docPr id="1265334798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713793134" name="Picture"/>
+                                <pic:cNvPr id="1265334798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873515106" name="Picture">
+                        <wp:docPr id="640167632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873515106" name="Picture"/>
+                                <pic:cNvPr id="640167632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177860928" name="Picture">
+                        <wp:docPr id="2024512335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177860928" name="Picture"/>
+                                <pic:cNvPr id="2024512335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577089265" name="Picture">
+                        <wp:docPr id="1441678351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577089265" name="Picture"/>
+                                <pic:cNvPr id="1441678351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709541066" name="Picture">
+                        <wp:docPr id="1437673522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709541066" name="Picture"/>
+                                <pic:cNvPr id="1437673522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573407315" name="Picture">
+                  <wp:docPr id="1048404679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573407315" name="Picture"/>
+                          <pic:cNvPr id="1048404679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590019183" name="Picture">
+                  <wp:docPr id="1636087152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590019183" name="Picture"/>
+                          <pic:cNvPr id="1636087152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774360439" name="Picture">
+                  <wp:docPr id="493094527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774360439" name="Picture"/>
+                          <pic:cNvPr id="493094527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530255268" name="Picture">
+                  <wp:docPr id="1204420771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530255268" name="Picture"/>
+                          <pic:cNvPr id="1204420771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107783156" name="Picture">
+                  <wp:docPr id="2087436695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107783156" name="Picture"/>
+                          <pic:cNvPr id="2087436695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115775838" name="Picture">
+                  <wp:docPr id="35474130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115775838" name="Picture"/>
+                          <pic:cNvPr id="35474130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384595296" name="Picture">
+                        <wp:docPr id="1254712263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384595296" name="Picture"/>
+                                <pic:cNvPr id="1254712263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19380,57 +19380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676294924" name="Picture">
+                        <wp:docPr id="1436473657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676294924" name="Picture"/>
+                                <pic:cNvPr id="1436473657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20643,57 +20643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698308622" name="Picture">
+                  <wp:docPr id="1090793707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698308622" name="Picture"/>
+                          <pic:cNvPr id="1090793707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237835232" name="Picture">
+                  <wp:docPr id="1754036499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237835232" name="Picture"/>
+                          <pic:cNvPr id="1754036499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21268,57 +21268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270538568" name="Picture">
+                  <wp:docPr id="1089240917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270538568" name="Picture"/>
+                          <pic:cNvPr id="1089240917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23436,57 +23436,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521783842" name="Picture">
+                  <wp:docPr id="592854711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521783842" name="Picture"/>
+                          <pic:cNvPr id="592854711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23525,57 +23525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245594219" name="Picture">
+                  <wp:docPr id="6552415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245594219" name="Picture"/>
+                          <pic:cNvPr id="6552415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24169,57 +24169,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820172441" name="Picture">
+                  <wp:docPr id="459561893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820172441" name="Picture"/>
+                          <pic:cNvPr id="459561893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25167,57 +25167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195565739" name="Picture">
+                  <wp:docPr id="1759075912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195565739" name="Picture"/>
+                          <pic:cNvPr id="1759075912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25270,57 +25270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798419418" name="Picture">
+                  <wp:docPr id="1864058665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798419418" name="Picture"/>
+                          <pic:cNvPr id="1864058665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26649,57 +26649,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52524625" name="Picture">
+                  <wp:docPr id="170486595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52524625" name="Picture"/>
+                          <pic:cNvPr id="170486595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27774,57 +27774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621200224" name="Picture">
+                        <wp:docPr id="136896099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621200224" name="Picture"/>
+                                <pic:cNvPr id="136896099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29127,57 +29127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226609546" name="Picture">
+                  <wp:docPr id="80746002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226609546" name="Picture"/>
+                          <pic:cNvPr id="80746002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29216,57 +29216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011567503" name="Picture">
+                  <wp:docPr id="281315165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011567503" name="Picture"/>
+                          <pic:cNvPr id="281315165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29860,57 +29860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793088677" name="Picture">
+                  <wp:docPr id="1590794464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793088677" name="Picture"/>
+                          <pic:cNvPr id="1590794464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30858,57 +30858,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973119144" name="Picture">
+                  <wp:docPr id="381625630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973119144" name="Picture"/>
+                          <pic:cNvPr id="381625630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30961,57 +30961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615229298" name="Picture">
+                  <wp:docPr id="1984332372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615229298" name="Picture"/>
+                          <pic:cNvPr id="1984332372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32342,57 +32342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603383464" name="Picture">
+                  <wp:docPr id="1457129972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603383464" name="Picture"/>
+                          <pic:cNvPr id="1457129972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33504,57 +33504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879138770" name="Picture">
+                        <wp:docPr id="102962559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879138770" name="Picture"/>
+                                <pic:cNvPr id="102962559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34479,57 +34479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021496913" name="Picture">
+                        <wp:docPr id="94834340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021496913" name="Picture"/>
+                                <pic:cNvPr id="94834340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35868,57 +35868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201027054" name="Picture">
+                  <wp:docPr id="456227714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201027054" name="Picture"/>
+                          <pic:cNvPr id="456227714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35957,57 +35957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331535658" name="Picture">
+                  <wp:docPr id="441388571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331535658" name="Picture"/>
+                          <pic:cNvPr id="441388571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36601,57 +36601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323833302" name="Picture">
+                  <wp:docPr id="1080921116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323833302" name="Picture"/>
+                          <pic:cNvPr id="1080921116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37599,57 +37599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809517647" name="Picture">
+                  <wp:docPr id="1303086959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809517647" name="Picture"/>
+                          <pic:cNvPr id="1303086959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37702,57 +37702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567965684" name="Picture">
+                  <wp:docPr id="2018175183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567965684" name="Picture"/>
+                          <pic:cNvPr id="2018175183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39079,57 +39079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665224434" name="Picture">
+                  <wp:docPr id="1993240607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665224434" name="Picture"/>
+                          <pic:cNvPr id="1993240607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40222,57 +40222,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385469896" name="Picture">
+                        <wp:docPr id="1710294248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385469896" name="Picture"/>
+                                <pic:cNvPr id="1710294248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41583,57 +41583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90917617" name="Picture">
+                  <wp:docPr id="1622859457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90917617" name="Picture"/>
+                          <pic:cNvPr id="1622859457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41672,57 +41672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219196108" name="Picture">
+                  <wp:docPr id="1450512741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219196108" name="Picture"/>
+                          <pic:cNvPr id="1450512741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42316,57 +42316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555096988" name="Picture">
+                  <wp:docPr id="805606505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555096988" name="Picture"/>
+                          <pic:cNvPr id="805606505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43314,57 +43314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241722456" name="Picture">
+                  <wp:docPr id="619361167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241722456" name="Picture"/>
+                          <pic:cNvPr id="619361167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43417,57 +43417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934451052" name="Picture">
+                  <wp:docPr id="1813495222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934451052" name="Picture"/>
+                          <pic:cNvPr id="1813495222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44794,57 +44794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810998577" name="Picture">
+                  <wp:docPr id="613061005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810998577" name="Picture"/>
+                          <pic:cNvPr id="613061005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45937,57 +45937,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="870258100" name="Picture">
+                        <wp:docPr id="1855252977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="870258100" name="Picture"/>
+                                <pic:cNvPr id="1855252977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47158,57 +47158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894885805" name="Picture">
+                  <wp:docPr id="509746007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894885805" name="Picture"/>
+                          <pic:cNvPr id="509746007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47229,57 +47229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204099988" name="Picture">
+                  <wp:docPr id="1613264502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204099988" name="Picture"/>
+                          <pic:cNvPr id="1613264502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47643,57 +47643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486205210" name="Picture">
+                  <wp:docPr id="812122343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486205210" name="Picture"/>
+                          <pic:cNvPr id="812122343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>