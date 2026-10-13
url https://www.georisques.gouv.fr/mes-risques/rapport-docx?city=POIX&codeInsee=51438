--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456099939" name="Picture">
+                  <wp:docPr id="127628142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456099939" name="Picture"/>
+                          <pic:cNvPr id="127628142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018538425" name="Picture">
+                  <wp:docPr id="1884344018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018538425" name="Picture"/>
+                          <pic:cNvPr id="1884344018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824322027" name="Picture">
+                        <wp:docPr id="1451922745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824322027" name="Picture"/>
+                                <pic:cNvPr id="1451922745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060160732" name="Picture">
+                  <wp:docPr id="738004746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060160732" name="Picture"/>
+                          <pic:cNvPr id="738004746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806611997" name="Picture">
+                  <wp:docPr id="1365393360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806611997" name="Picture"/>
+                          <pic:cNvPr id="1365393360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551898516" name="Picture">
+                  <wp:docPr id="841506065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551898516" name="Picture"/>
+                          <pic:cNvPr id="841506065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827117307" name="Picture">
+                  <wp:docPr id="1836453960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827117307" name="Picture"/>
+                          <pic:cNvPr id="1836453960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266593356" name="Picture">
+                  <wp:docPr id="392222660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266593356" name="Picture"/>
+                          <pic:cNvPr id="392222660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839418447" name="Picture">
+                        <wp:docPr id="1577515719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839418447" name="Picture"/>
+                                <pic:cNvPr id="1577515719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500446061" name="Picture">
+                        <wp:docPr id="396065428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500446061" name="Picture"/>
+                                <pic:cNvPr id="396065428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025667647" name="Picture">
+                        <wp:docPr id="1153824907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025667647" name="Picture"/>
+                                <pic:cNvPr id="1153824907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941819166" name="Picture">
+                        <wp:docPr id="1973840935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941819166" name="Picture"/>
+                                <pic:cNvPr id="1973840935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071032366" name="Picture">
+                        <wp:docPr id="328041032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071032366" name="Picture"/>
+                                <pic:cNvPr id="328041032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33429891" name="Picture">
+                        <wp:docPr id="1372545532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33429891" name="Picture"/>
+                                <pic:cNvPr id="1372545532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000629806" name="Picture">
+                        <wp:docPr id="410042873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000629806" name="Picture"/>
+                                <pic:cNvPr id="410042873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036688277" name="Picture">
+                        <wp:docPr id="487591071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036688277" name="Picture"/>
+                                <pic:cNvPr id="487591071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681537877" name="Picture">
+                        <wp:docPr id="43012118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681537877" name="Picture"/>
+                                <pic:cNvPr id="43012118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457408614" name="Picture">
+                        <wp:docPr id="2135979507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457408614" name="Picture"/>
+                                <pic:cNvPr id="2135979507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130142229" name="Picture">
+                        <wp:docPr id="1320123228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130142229" name="Picture"/>
+                                <pic:cNvPr id="1320123228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472532376" name="Picture">
+                        <wp:docPr id="769759922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472532376" name="Picture"/>
+                                <pic:cNvPr id="769759922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140577560" name="Picture">
+                        <wp:docPr id="72072717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140577560" name="Picture"/>
+                                <pic:cNvPr id="72072717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438949507" name="Picture">
+                        <wp:docPr id="992205371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438949507" name="Picture"/>
+                                <pic:cNvPr id="992205371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011516356" name="Picture">
+                        <wp:docPr id="295493156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011516356" name="Picture"/>
+                                <pic:cNvPr id="295493156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542205005" name="Picture">
+                  <wp:docPr id="1370204048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542205005" name="Picture"/>
+                          <pic:cNvPr id="1370204048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690530249" name="Picture">
+                  <wp:docPr id="1859444927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690530249" name="Picture"/>
+                          <pic:cNvPr id="1859444927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005954445" name="Picture">
+                  <wp:docPr id="954346502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005954445" name="Picture"/>
+                          <pic:cNvPr id="954346502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104838369" name="Picture">
+                  <wp:docPr id="2106333513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104838369" name="Picture"/>
+                          <pic:cNvPr id="2106333513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994132485" name="Picture">
+                  <wp:docPr id="1435405571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994132485" name="Picture"/>
+                          <pic:cNvPr id="1435405571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152141811" name="Picture">
+                  <wp:docPr id="1638082463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152141811" name="Picture"/>
+                          <pic:cNvPr id="1638082463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738539041" name="Picture">
+                        <wp:docPr id="225952757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738539041" name="Picture"/>
+                                <pic:cNvPr id="225952757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319827019" name="Picture">
+                  <wp:docPr id="1340470276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319827019" name="Picture"/>
+                          <pic:cNvPr id="1340470276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168127741" name="Picture">
+                  <wp:docPr id="1477911682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168127741" name="Picture"/>
+                          <pic:cNvPr id="1477911682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083286614" name="Picture">
+                  <wp:docPr id="1808542750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083286614" name="Picture"/>
+                          <pic:cNvPr id="1808542750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511726760" name="Picture">
+                  <wp:docPr id="657378616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511726760" name="Picture"/>
+                          <pic:cNvPr id="657378616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475454236" name="Picture">
+                  <wp:docPr id="1319861482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475454236" name="Picture"/>
+                          <pic:cNvPr id="1319861482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997271206" name="Picture">
+                  <wp:docPr id="871078476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997271206" name="Picture"/>
+                          <pic:cNvPr id="871078476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648549611" name="Picture">
+                        <wp:docPr id="2111931868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648549611" name="Picture"/>
+                                <pic:cNvPr id="2111931868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640216327" name="Picture">
+                  <wp:docPr id="1049262472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640216327" name="Picture"/>
+                          <pic:cNvPr id="1049262472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537917041" name="Picture">
+                  <wp:docPr id="2060955907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537917041" name="Picture"/>
+                          <pic:cNvPr id="2060955907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399269250" name="Picture">
+                  <wp:docPr id="509036892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399269250" name="Picture"/>
+                          <pic:cNvPr id="509036892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496573034" name="Picture">
+                  <wp:docPr id="779552311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496573034" name="Picture"/>
+                          <pic:cNvPr id="779552311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692697018" name="Picture">
+                  <wp:docPr id="308483122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692697018" name="Picture"/>
+                          <pic:cNvPr id="308483122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371811761" name="Picture">
+                  <wp:docPr id="532791621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371811761" name="Picture"/>
+                          <pic:cNvPr id="532791621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986049707" name="Picture">
+                        <wp:docPr id="265269822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986049707" name="Picture"/>
+                                <pic:cNvPr id="265269822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686701770" name="Picture">
+                  <wp:docPr id="1329423274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686701770" name="Picture"/>
+                          <pic:cNvPr id="1329423274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999954934" name="Picture">
+                  <wp:docPr id="1717919058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999954934" name="Picture"/>
+                          <pic:cNvPr id="1717919058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211905472" name="Picture">
+                  <wp:docPr id="340348386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211905472" name="Picture"/>
+                          <pic:cNvPr id="340348386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799172108" name="Picture">
+                  <wp:docPr id="1178139217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799172108" name="Picture"/>
+                          <pic:cNvPr id="1178139217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151111079" name="Picture">
+                  <wp:docPr id="184266761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151111079" name="Picture"/>
+                          <pic:cNvPr id="184266761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831284929" name="Picture">
+                  <wp:docPr id="1417923305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831284929" name="Picture"/>
+                          <pic:cNvPr id="1417923305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116761028" name="Picture">
+                  <wp:docPr id="709981506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116761028" name="Picture"/>
+                          <pic:cNvPr id="709981506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442783055" name="Picture">
+                  <wp:docPr id="679155871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442783055" name="Picture"/>
+                          <pic:cNvPr id="679155871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037781536" name="Picture">
+                  <wp:docPr id="1143973582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037781536" name="Picture"/>
+                          <pic:cNvPr id="1143973582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043242721" name="Picture">
+                        <wp:docPr id="655948985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043242721" name="Picture"/>
+                                <pic:cNvPr id="655948985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505970510" name="Picture">
+                  <wp:docPr id="515389250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505970510" name="Picture"/>
+                          <pic:cNvPr id="515389250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837943033" name="Picture">
+                  <wp:docPr id="769789152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837943033" name="Picture"/>
+                          <pic:cNvPr id="769789152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257925335" name="Picture">
+                  <wp:docPr id="1472201128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257925335" name="Picture"/>
+                          <pic:cNvPr id="1472201128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753850365" name="Picture">
+                  <wp:docPr id="1538261586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753850365" name="Picture"/>
+                          <pic:cNvPr id="1538261586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950016177" name="Picture">
+                  <wp:docPr id="931014246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950016177" name="Picture"/>
+                          <pic:cNvPr id="931014246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396563477" name="Picture">
+                  <wp:docPr id="1652538332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396563477" name="Picture"/>
+                          <pic:cNvPr id="1652538332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905069692" name="Picture">
+                        <wp:docPr id="1796603611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905069692" name="Picture"/>
+                                <pic:cNvPr id="1796603611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497773594" name="Picture">
+                  <wp:docPr id="1788335520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497773594" name="Picture"/>
+                          <pic:cNvPr id="1788335520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004456946" name="Picture">
+                  <wp:docPr id="555465397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004456946" name="Picture"/>
+                          <pic:cNvPr id="555465397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013376198" name="Picture">
+                  <wp:docPr id="281754289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013376198" name="Picture"/>
+                          <pic:cNvPr id="281754289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47287,57 +47287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771282240" name="Picture">
+                  <wp:docPr id="769118373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771282240" name="Picture"/>
+                          <pic:cNvPr id="769118373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47358,57 +47358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378868488" name="Picture">
+                  <wp:docPr id="1373968824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378868488" name="Picture"/>
+                          <pic:cNvPr id="1373968824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47772,57 +47772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501122504" name="Picture">
+                  <wp:docPr id="414367623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501122504" name="Picture"/>
+                          <pic:cNvPr id="414367623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>