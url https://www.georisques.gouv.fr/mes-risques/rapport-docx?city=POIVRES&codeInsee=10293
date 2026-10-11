--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242030855" name="Picture">
+                  <wp:docPr id="320233590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242030855" name="Picture"/>
+                          <pic:cNvPr id="320233590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102302216" name="Picture">
+                  <wp:docPr id="2064658277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102302216" name="Picture"/>
+                          <pic:cNvPr id="2064658277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685055567" name="Picture">
+                        <wp:docPr id="2004246425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685055567" name="Picture"/>
+                                <pic:cNvPr id="2004246425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608739834" name="Picture">
+                  <wp:docPr id="1859425829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608739834" name="Picture"/>
+                          <pic:cNvPr id="1859425829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453249126" name="Picture">
+                  <wp:docPr id="123034288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453249126" name="Picture"/>
+                          <pic:cNvPr id="123034288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095028240" name="Picture">
+                  <wp:docPr id="1369699786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095028240" name="Picture"/>
+                          <pic:cNvPr id="1369699786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181128243" name="Picture">
+                  <wp:docPr id="703384575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181128243" name="Picture"/>
+                          <pic:cNvPr id="703384575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992487806" name="Picture">
+                  <wp:docPr id="680920430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992487806" name="Picture"/>
+                          <pic:cNvPr id="680920430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980103556" name="Picture">
+                        <wp:docPr id="1832399508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980103556" name="Picture"/>
+                                <pic:cNvPr id="1832399508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778330125" name="Picture">
+                        <wp:docPr id="1461785258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778330125" name="Picture"/>
+                                <pic:cNvPr id="1461785258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335356230" name="Picture">
+                        <wp:docPr id="1831064161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335356230" name="Picture"/>
+                                <pic:cNvPr id="1831064161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688741559" name="Picture">
+                        <wp:docPr id="1876997652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688741559" name="Picture"/>
+                                <pic:cNvPr id="1876997652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062453312" name="Picture">
+                        <wp:docPr id="1629777409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062453312" name="Picture"/>
+                                <pic:cNvPr id="1629777409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697973869" name="Picture">
+                        <wp:docPr id="1846991369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697973869" name="Picture"/>
+                                <pic:cNvPr id="1846991369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219389394" name="Picture">
+                        <wp:docPr id="1912431524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219389394" name="Picture"/>
+                                <pic:cNvPr id="1912431524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838363063" name="Picture">
+                        <wp:docPr id="2118431397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838363063" name="Picture"/>
+                                <pic:cNvPr id="2118431397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781003435" name="Picture">
+                        <wp:docPr id="2060379033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781003435" name="Picture"/>
+                                <pic:cNvPr id="2060379033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101983166" name="Picture">
+                        <wp:docPr id="1237464372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101983166" name="Picture"/>
+                                <pic:cNvPr id="1237464372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684516706" name="Picture">
+                        <wp:docPr id="547388605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684516706" name="Picture"/>
+                                <pic:cNvPr id="547388605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583241154" name="Picture">
+                        <wp:docPr id="32811484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583241154" name="Picture"/>
+                                <pic:cNvPr id="32811484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550944778" name="Picture">
+                        <wp:docPr id="1554151560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550944778" name="Picture"/>
+                                <pic:cNvPr id="1554151560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716757167" name="Picture">
+                        <wp:docPr id="656952488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716757167" name="Picture"/>
+                                <pic:cNvPr id="656952488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74617448" name="Picture">
+                        <wp:docPr id="1990567070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74617448" name="Picture"/>
+                                <pic:cNvPr id="1990567070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409813684" name="Picture">
+                  <wp:docPr id="1631443876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409813684" name="Picture"/>
+                          <pic:cNvPr id="1631443876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245816391" name="Picture">
+                  <wp:docPr id="1317429047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245816391" name="Picture"/>
+                          <pic:cNvPr id="1317429047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995142914" name="Picture">
+                  <wp:docPr id="758438307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995142914" name="Picture"/>
+                          <pic:cNvPr id="758438307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693343022" name="Picture">
+                  <wp:docPr id="1456237725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693343022" name="Picture"/>
+                          <pic:cNvPr id="1456237725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573927828" name="Picture">
+                  <wp:docPr id="867247100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573927828" name="Picture"/>
+                          <pic:cNvPr id="867247100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909296210" name="Picture">
+                  <wp:docPr id="1650766703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909296210" name="Picture"/>
+                          <pic:cNvPr id="1650766703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339246092" name="Picture">
+                        <wp:docPr id="1235424679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339246092" name="Picture"/>
+                                <pic:cNvPr id="1235424679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196935847" name="Picture">
+                  <wp:docPr id="1340590062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196935847" name="Picture"/>
+                          <pic:cNvPr id="1340590062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058712581" name="Picture">
+                  <wp:docPr id="1576122669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058712581" name="Picture"/>
+                          <pic:cNvPr id="1576122669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797162617" name="Picture">
+                  <wp:docPr id="204374297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797162617" name="Picture"/>
+                          <pic:cNvPr id="204374297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290366189" name="Picture">
+                  <wp:docPr id="1173181579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290366189" name="Picture"/>
+                          <pic:cNvPr id="1173181579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146150172" name="Picture">
+                  <wp:docPr id="1096495423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146150172" name="Picture"/>
+                          <pic:cNvPr id="1096495423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906837020" name="Picture">
+                  <wp:docPr id="601378801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906837020" name="Picture"/>
+                          <pic:cNvPr id="601378801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697575493" name="Picture">
+                        <wp:docPr id="733812732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697575493" name="Picture"/>
+                                <pic:cNvPr id="733812732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776238264" name="Picture">
+                  <wp:docPr id="1473363734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776238264" name="Picture"/>
+                          <pic:cNvPr id="1473363734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094123356" name="Picture">
+                  <wp:docPr id="435274782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094123356" name="Picture"/>
+                          <pic:cNvPr id="435274782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127313203" name="Picture">
+                  <wp:docPr id="956340687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127313203" name="Picture"/>
+                          <pic:cNvPr id="956340687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385423709" name="Picture">
+                  <wp:docPr id="1834680910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385423709" name="Picture"/>
+                          <pic:cNvPr id="1834680910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404329520" name="Picture">
+                  <wp:docPr id="1309073049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404329520" name="Picture"/>
+                          <pic:cNvPr id="1309073049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229041524" name="Picture">
+                  <wp:docPr id="79598706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229041524" name="Picture"/>
+                          <pic:cNvPr id="79598706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952443603" name="Picture">
+                        <wp:docPr id="1880072695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952443603" name="Picture"/>
+                                <pic:cNvPr id="1880072695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018605718" name="Picture">
+                  <wp:docPr id="1748232193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018605718" name="Picture"/>
+                          <pic:cNvPr id="1748232193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773193168" name="Picture">
+                  <wp:docPr id="1312483314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773193168" name="Picture"/>
+                          <pic:cNvPr id="1312483314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020778895" name="Picture">
+                  <wp:docPr id="1136125915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020778895" name="Picture"/>
+                          <pic:cNvPr id="1136125915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323816495" name="Picture">
+                  <wp:docPr id="1818727163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323816495" name="Picture"/>
+                          <pic:cNvPr id="1818727163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562431588" name="Picture">
+                  <wp:docPr id="1971056114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562431588" name="Picture"/>
+                          <pic:cNvPr id="1971056114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275442944" name="Picture">
+                  <wp:docPr id="151934393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275442944" name="Picture"/>
+                          <pic:cNvPr id="151934393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602809303" name="Picture">
+                  <wp:docPr id="1829918467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602809303" name="Picture"/>
+                          <pic:cNvPr id="1829918467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713640062" name="Picture">
+                  <wp:docPr id="1685218104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713640062" name="Picture"/>
+                          <pic:cNvPr id="1685218104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804535869" name="Picture">
+                  <wp:docPr id="1657681050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804535869" name="Picture"/>
+                          <pic:cNvPr id="1657681050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524041527" name="Picture">
+                        <wp:docPr id="31267771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524041527" name="Picture"/>
+                                <pic:cNvPr id="31267771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207687693" name="Picture">
+                  <wp:docPr id="312772094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207687693" name="Picture"/>
+                          <pic:cNvPr id="312772094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752398140" name="Picture">
+                  <wp:docPr id="276232130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752398140" name="Picture"/>
+                          <pic:cNvPr id="276232130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041695416" name="Picture">
+                  <wp:docPr id="212724422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041695416" name="Picture"/>
+                          <pic:cNvPr id="212724422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313096361" name="Picture">
+                  <wp:docPr id="1397729142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313096361" name="Picture"/>
+                          <pic:cNvPr id="1397729142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559259150" name="Picture">
+                  <wp:docPr id="1815948729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559259150" name="Picture"/>
+                          <pic:cNvPr id="1815948729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533226681" name="Picture">
+                  <wp:docPr id="2107914100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533226681" name="Picture"/>
+                          <pic:cNvPr id="2107914100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933995234" name="Picture">
+                        <wp:docPr id="631046006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933995234" name="Picture"/>
+                                <pic:cNvPr id="631046006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971274824" name="Picture">
+                  <wp:docPr id="2036298534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971274824" name="Picture"/>
+                          <pic:cNvPr id="2036298534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368946593" name="Picture">
+                  <wp:docPr id="221678828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368946593" name="Picture"/>
+                          <pic:cNvPr id="221678828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29249910" name="Picture">
+                  <wp:docPr id="734477912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29249910" name="Picture"/>
+                          <pic:cNvPr id="734477912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>