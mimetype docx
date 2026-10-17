--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130951163" name="Picture">
+                  <wp:docPr id="264541495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130951163" name="Picture"/>
+                          <pic:cNvPr id="264541495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385366611" name="Picture">
+                  <wp:docPr id="1377903952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385366611" name="Picture"/>
+                          <pic:cNvPr id="1377903952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235782927" name="Picture">
+                        <wp:docPr id="781159453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235782927" name="Picture"/>
+                                <pic:cNvPr id="781159453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698560320" name="Picture">
+                  <wp:docPr id="1706190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698560320" name="Picture"/>
+                          <pic:cNvPr id="1706190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697971339" name="Picture">
+                  <wp:docPr id="191163953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697971339" name="Picture"/>
+                          <pic:cNvPr id="191163953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089470831" name="Picture">
+                  <wp:docPr id="278672662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089470831" name="Picture"/>
+                          <pic:cNvPr id="278672662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33227920" name="Picture">
+                  <wp:docPr id="516958632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33227920" name="Picture"/>
+                          <pic:cNvPr id="516958632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197051892" name="Picture">
+                  <wp:docPr id="895177214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197051892" name="Picture"/>
+                          <pic:cNvPr id="895177214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504324018" name="Picture">
+                        <wp:docPr id="2069999509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504324018" name="Picture"/>
+                                <pic:cNvPr id="2069999509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775919583" name="Picture">
+                        <wp:docPr id="99388857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775919583" name="Picture"/>
+                                <pic:cNvPr id="99388857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563553583" name="Picture">
+                        <wp:docPr id="1092023482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563553583" name="Picture"/>
+                                <pic:cNvPr id="1092023482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906693041" name="Picture">
+                        <wp:docPr id="291697576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906693041" name="Picture"/>
+                                <pic:cNvPr id="291697576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241651938" name="Picture">
+                        <wp:docPr id="142161393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241651938" name="Picture"/>
+                                <pic:cNvPr id="142161393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695741475" name="Picture">
+                        <wp:docPr id="983345797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695741475" name="Picture"/>
+                                <pic:cNvPr id="983345797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750853431" name="Picture">
+                        <wp:docPr id="2059554575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750853431" name="Picture"/>
+                                <pic:cNvPr id="2059554575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622620772" name="Picture">
+                        <wp:docPr id="2080385679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622620772" name="Picture"/>
+                                <pic:cNvPr id="2080385679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845576600" name="Picture">
+                        <wp:docPr id="1624590125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845576600" name="Picture"/>
+                                <pic:cNvPr id="1624590125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295063495" name="Picture">
+                        <wp:docPr id="1079095943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295063495" name="Picture"/>
+                                <pic:cNvPr id="1079095943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19175366" name="Picture">
+                        <wp:docPr id="468758586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19175366" name="Picture"/>
+                                <pic:cNvPr id="468758586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329475425" name="Picture">
+                        <wp:docPr id="1307720854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329475425" name="Picture"/>
+                                <pic:cNvPr id="1307720854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887415753" name="Picture">
+                        <wp:docPr id="938575402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887415753" name="Picture"/>
+                                <pic:cNvPr id="938575402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037676723" name="Picture">
+                        <wp:docPr id="668526164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037676723" name="Picture"/>
+                                <pic:cNvPr id="668526164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803824739" name="Picture">
+                        <wp:docPr id="33838086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803824739" name="Picture"/>
+                                <pic:cNvPr id="33838086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935967698" name="Picture">
+                  <wp:docPr id="2098550959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935967698" name="Picture"/>
+                          <pic:cNvPr id="2098550959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791413321" name="Picture">
+                  <wp:docPr id="916281664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791413321" name="Picture"/>
+                          <pic:cNvPr id="916281664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648682003" name="Picture">
+                  <wp:docPr id="826226791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648682003" name="Picture"/>
+                          <pic:cNvPr id="826226791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344843705" name="Picture">
+                  <wp:docPr id="1478193279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344843705" name="Picture"/>
+                          <pic:cNvPr id="1478193279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218585902" name="Picture">
+                  <wp:docPr id="1045657904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218585902" name="Picture"/>
+                          <pic:cNvPr id="1045657904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106668040" name="Picture">
+                  <wp:docPr id="726190217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106668040" name="Picture"/>
+                          <pic:cNvPr id="726190217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586311658" name="Picture">
+                        <wp:docPr id="1959102979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586311658" name="Picture"/>
+                                <pic:cNvPr id="1959102979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950955205" name="Picture">
+                  <wp:docPr id="368269864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950955205" name="Picture"/>
+                          <pic:cNvPr id="368269864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447753803" name="Picture">
+                  <wp:docPr id="661019564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447753803" name="Picture"/>
+                          <pic:cNvPr id="661019564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726452160" name="Picture">
+                  <wp:docPr id="2141935825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726452160" name="Picture"/>
+                          <pic:cNvPr id="2141935825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887229091" name="Picture">
+                  <wp:docPr id="1232149907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887229091" name="Picture"/>
+                          <pic:cNvPr id="1232149907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132663936" name="Picture">
+                  <wp:docPr id="1847920261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132663936" name="Picture"/>
+                          <pic:cNvPr id="1847920261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915469574" name="Picture">
+                  <wp:docPr id="510272083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915469574" name="Picture"/>
+                          <pic:cNvPr id="510272083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831078177" name="Picture">
+                        <wp:docPr id="272413077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831078177" name="Picture"/>
+                                <pic:cNvPr id="272413077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705147521" name="Picture">
+                  <wp:docPr id="1136154432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705147521" name="Picture"/>
+                          <pic:cNvPr id="1136154432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385165015" name="Picture">
+                  <wp:docPr id="922609339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385165015" name="Picture"/>
+                          <pic:cNvPr id="922609339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734577826" name="Picture">
+                  <wp:docPr id="846809526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734577826" name="Picture"/>
+                          <pic:cNvPr id="846809526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438484675" name="Picture">
+                  <wp:docPr id="1272571429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438484675" name="Picture"/>
+                          <pic:cNvPr id="1272571429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615313774" name="Picture">
+                  <wp:docPr id="1127421903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615313774" name="Picture"/>
+                          <pic:cNvPr id="1127421903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896590631" name="Picture">
+                  <wp:docPr id="1101828886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896590631" name="Picture"/>
+                          <pic:cNvPr id="1101828886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421360749" name="Picture">
+                        <wp:docPr id="1527159691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421360749" name="Picture"/>
+                                <pic:cNvPr id="1527159691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440167586" name="Picture">
+                  <wp:docPr id="1416839518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440167586" name="Picture"/>
+                          <pic:cNvPr id="1416839518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114769305" name="Picture">
+                  <wp:docPr id="1981462504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114769305" name="Picture"/>
+                          <pic:cNvPr id="1981462504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70171427" name="Picture">
+                  <wp:docPr id="1673025927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70171427" name="Picture"/>
+                          <pic:cNvPr id="1673025927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251141037" name="Picture">
+                  <wp:docPr id="652683878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251141037" name="Picture"/>
+                          <pic:cNvPr id="652683878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400842512" name="Picture">
+                  <wp:docPr id="972494193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400842512" name="Picture"/>
+                          <pic:cNvPr id="972494193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334709520" name="Picture">
+                  <wp:docPr id="451817503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334709520" name="Picture"/>
+                          <pic:cNvPr id="451817503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205210666" name="Picture">
+                        <wp:docPr id="1028677620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205210666" name="Picture"/>
+                                <pic:cNvPr id="1028677620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870465072" name="Picture">
+                  <wp:docPr id="1448476297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870465072" name="Picture"/>
+                          <pic:cNvPr id="1448476297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000159189" name="Picture">
+                  <wp:docPr id="1391939695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000159189" name="Picture"/>
+                          <pic:cNvPr id="1391939695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096102908" name="Picture">
+                  <wp:docPr id="1632616814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096102908" name="Picture"/>
+                          <pic:cNvPr id="1632616814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878920954" name="Picture">
+                  <wp:docPr id="1926723482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878920954" name="Picture"/>
+                          <pic:cNvPr id="1926723482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031742893" name="Picture">
+                  <wp:docPr id="691803697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031742893" name="Picture"/>
+                          <pic:cNvPr id="691803697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397148417" name="Picture">
+                  <wp:docPr id="1655054835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397148417" name="Picture"/>
+                          <pic:cNvPr id="1655054835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244302214" name="Picture">
+                        <wp:docPr id="719751207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244302214" name="Picture"/>
+                                <pic:cNvPr id="719751207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120582442" name="Picture">
+                  <wp:docPr id="1436240288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120582442" name="Picture"/>
+                          <pic:cNvPr id="1436240288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810532433" name="Picture">
+                  <wp:docPr id="1286345050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810532433" name="Picture"/>
+                          <pic:cNvPr id="1286345050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040263710" name="Picture">
+                  <wp:docPr id="703467136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040263710" name="Picture"/>
+                          <pic:cNvPr id="703467136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45357,57 +45357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592429461" name="Picture">
+                  <wp:docPr id="499575104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592429461" name="Picture"/>
+                          <pic:cNvPr id="499575104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45428,57 +45428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328862511" name="Picture">
+                  <wp:docPr id="835456355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328862511" name="Picture"/>
+                          <pic:cNvPr id="835456355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45842,57 +45842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612143768" name="Picture">
+                  <wp:docPr id="1745854420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612143768" name="Picture"/>
+                          <pic:cNvPr id="1745854420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>