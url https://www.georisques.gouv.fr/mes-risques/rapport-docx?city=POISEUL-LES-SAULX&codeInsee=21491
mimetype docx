--- v1 (2026-10-17)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264541495" name="Picture">
+                  <wp:docPr id="1879900118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264541495" name="Picture"/>
+                          <pic:cNvPr id="1879900118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377903952" name="Picture">
+                  <wp:docPr id="1077861630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377903952" name="Picture"/>
+                          <pic:cNvPr id="1077861630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781159453" name="Picture">
+                        <wp:docPr id="1675702197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781159453" name="Picture"/>
+                                <pic:cNvPr id="1675702197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706190" name="Picture">
+                  <wp:docPr id="1961960726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706190" name="Picture"/>
+                          <pic:cNvPr id="1961960726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191163953" name="Picture">
+                  <wp:docPr id="64640133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191163953" name="Picture"/>
+                          <pic:cNvPr id="64640133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278672662" name="Picture">
+                  <wp:docPr id="1070477860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278672662" name="Picture"/>
+                          <pic:cNvPr id="1070477860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516958632" name="Picture">
+                  <wp:docPr id="669126736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516958632" name="Picture"/>
+                          <pic:cNvPr id="669126736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895177214" name="Picture">
+                  <wp:docPr id="379332119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895177214" name="Picture"/>
+                          <pic:cNvPr id="379332119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069999509" name="Picture">
+                        <wp:docPr id="1250665355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069999509" name="Picture"/>
+                                <pic:cNvPr id="1250665355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99388857" name="Picture">
+                        <wp:docPr id="996183324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99388857" name="Picture"/>
+                                <pic:cNvPr id="996183324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092023482" name="Picture">
+                        <wp:docPr id="2134298541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092023482" name="Picture"/>
+                                <pic:cNvPr id="2134298541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291697576" name="Picture">
+                        <wp:docPr id="1001540511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291697576" name="Picture"/>
+                                <pic:cNvPr id="1001540511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142161393" name="Picture">
+                        <wp:docPr id="71973671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142161393" name="Picture"/>
+                                <pic:cNvPr id="71973671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983345797" name="Picture">
+                        <wp:docPr id="1318293224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983345797" name="Picture"/>
+                                <pic:cNvPr id="1318293224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059554575" name="Picture">
+                        <wp:docPr id="1756447329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059554575" name="Picture"/>
+                                <pic:cNvPr id="1756447329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080385679" name="Picture">
+                        <wp:docPr id="44319880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080385679" name="Picture"/>
+                                <pic:cNvPr id="44319880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624590125" name="Picture">
+                        <wp:docPr id="588536366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624590125" name="Picture"/>
+                                <pic:cNvPr id="588536366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079095943" name="Picture">
+                        <wp:docPr id="1679447812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079095943" name="Picture"/>
+                                <pic:cNvPr id="1679447812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468758586" name="Picture">
+                        <wp:docPr id="282191121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468758586" name="Picture"/>
+                                <pic:cNvPr id="282191121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307720854" name="Picture">
+                        <wp:docPr id="977010280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307720854" name="Picture"/>
+                                <pic:cNvPr id="977010280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938575402" name="Picture">
+                        <wp:docPr id="1667689253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938575402" name="Picture"/>
+                                <pic:cNvPr id="1667689253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668526164" name="Picture">
+                        <wp:docPr id="1087764553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668526164" name="Picture"/>
+                                <pic:cNvPr id="1087764553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33838086" name="Picture">
+                        <wp:docPr id="349460275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33838086" name="Picture"/>
+                                <pic:cNvPr id="349460275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098550959" name="Picture">
+                  <wp:docPr id="235556352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098550959" name="Picture"/>
+                          <pic:cNvPr id="235556352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916281664" name="Picture">
+                  <wp:docPr id="69148787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916281664" name="Picture"/>
+                          <pic:cNvPr id="69148787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826226791" name="Picture">
+                  <wp:docPr id="1822474754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826226791" name="Picture"/>
+                          <pic:cNvPr id="1822474754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478193279" name="Picture">
+                  <wp:docPr id="1443651329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478193279" name="Picture"/>
+                          <pic:cNvPr id="1443651329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045657904" name="Picture">
+                  <wp:docPr id="1274270851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045657904" name="Picture"/>
+                          <pic:cNvPr id="1274270851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726190217" name="Picture">
+                  <wp:docPr id="733330362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726190217" name="Picture"/>
+                          <pic:cNvPr id="733330362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959102979" name="Picture">
+                        <wp:docPr id="1844164115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959102979" name="Picture"/>
+                                <pic:cNvPr id="1844164115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368269864" name="Picture">
+                  <wp:docPr id="469070654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368269864" name="Picture"/>
+                          <pic:cNvPr id="469070654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661019564" name="Picture">
+                  <wp:docPr id="560999254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661019564" name="Picture"/>
+                          <pic:cNvPr id="560999254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141935825" name="Picture">
+                  <wp:docPr id="295393861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141935825" name="Picture"/>
+                          <pic:cNvPr id="295393861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232149907" name="Picture">
+                  <wp:docPr id="1796188138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232149907" name="Picture"/>
+                          <pic:cNvPr id="1796188138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847920261" name="Picture">
+                  <wp:docPr id="1322599585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847920261" name="Picture"/>
+                          <pic:cNvPr id="1322599585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510272083" name="Picture">
+                  <wp:docPr id="1679014091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510272083" name="Picture"/>
+                          <pic:cNvPr id="1679014091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272413077" name="Picture">
+                        <wp:docPr id="1598169663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272413077" name="Picture"/>
+                                <pic:cNvPr id="1598169663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136154432" name="Picture">
+                  <wp:docPr id="1028406278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136154432" name="Picture"/>
+                          <pic:cNvPr id="1028406278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922609339" name="Picture">
+                  <wp:docPr id="1934733898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922609339" name="Picture"/>
+                          <pic:cNvPr id="1934733898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846809526" name="Picture">
+                  <wp:docPr id="621725984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846809526" name="Picture"/>
+                          <pic:cNvPr id="621725984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272571429" name="Picture">
+                  <wp:docPr id="935858058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272571429" name="Picture"/>
+                          <pic:cNvPr id="935858058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127421903" name="Picture">
+                  <wp:docPr id="1632536809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127421903" name="Picture"/>
+                          <pic:cNvPr id="1632536809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101828886" name="Picture">
+                  <wp:docPr id="2045617392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101828886" name="Picture"/>
+                          <pic:cNvPr id="2045617392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527159691" name="Picture">
+                        <wp:docPr id="1287276316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527159691" name="Picture"/>
+                                <pic:cNvPr id="1287276316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416839518" name="Picture">
+                  <wp:docPr id="1545707857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416839518" name="Picture"/>
+                          <pic:cNvPr id="1545707857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981462504" name="Picture">
+                  <wp:docPr id="798058276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981462504" name="Picture"/>
+                          <pic:cNvPr id="798058276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673025927" name="Picture">
+                  <wp:docPr id="840926565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673025927" name="Picture"/>
+                          <pic:cNvPr id="840926565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652683878" name="Picture">
+                  <wp:docPr id="646559869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652683878" name="Picture"/>
+                          <pic:cNvPr id="646559869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972494193" name="Picture">
+                  <wp:docPr id="213653221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972494193" name="Picture"/>
+                          <pic:cNvPr id="213653221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451817503" name="Picture">
+                  <wp:docPr id="1269115802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451817503" name="Picture"/>
+                          <pic:cNvPr id="1269115802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028677620" name="Picture">
+                        <wp:docPr id="103634592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028677620" name="Picture"/>
+                                <pic:cNvPr id="103634592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448476297" name="Picture">
+                  <wp:docPr id="1689666564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448476297" name="Picture"/>
+                          <pic:cNvPr id="1689666564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391939695" name="Picture">
+                  <wp:docPr id="1408900120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391939695" name="Picture"/>
+                          <pic:cNvPr id="1408900120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632616814" name="Picture">
+                  <wp:docPr id="724803241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632616814" name="Picture"/>
+                          <pic:cNvPr id="724803241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926723482" name="Picture">
+                  <wp:docPr id="1492946544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926723482" name="Picture"/>
+                          <pic:cNvPr id="1492946544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691803697" name="Picture">
+                  <wp:docPr id="1274402307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691803697" name="Picture"/>
+                          <pic:cNvPr id="1274402307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655054835" name="Picture">
+                  <wp:docPr id="987902536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655054835" name="Picture"/>
+                          <pic:cNvPr id="987902536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719751207" name="Picture">
+                        <wp:docPr id="46964365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719751207" name="Picture"/>
+                                <pic:cNvPr id="46964365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436240288" name="Picture">
+                  <wp:docPr id="965553312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436240288" name="Picture"/>
+                          <pic:cNvPr id="965553312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286345050" name="Picture">
+                  <wp:docPr id="2124668082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286345050" name="Picture"/>
+                          <pic:cNvPr id="2124668082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703467136" name="Picture">
+                  <wp:docPr id="1340935127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703467136" name="Picture"/>
+                          <pic:cNvPr id="1340935127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45357,57 +45357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499575104" name="Picture">
+                  <wp:docPr id="199492929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499575104" name="Picture"/>
+                          <pic:cNvPr id="199492929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45428,57 +45428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835456355" name="Picture">
+                  <wp:docPr id="1799491267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835456355" name="Picture"/>
+                          <pic:cNvPr id="1799491267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45842,57 +45842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745854420" name="Picture">
+                  <wp:docPr id="1289098191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745854420" name="Picture"/>
+                          <pic:cNvPr id="1289098191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>