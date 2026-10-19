--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124334602" name="Picture">
+                  <wp:docPr id="75573409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124334602" name="Picture"/>
+                          <pic:cNvPr id="75573409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448205192" name="Picture">
+                  <wp:docPr id="1826440432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448205192" name="Picture"/>
+                          <pic:cNvPr id="1826440432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370499590" name="Picture">
+                        <wp:docPr id="513115310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370499590" name="Picture"/>
+                                <pic:cNvPr id="513115310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733460413" name="Picture">
+                  <wp:docPr id="97600517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733460413" name="Picture"/>
+                          <pic:cNvPr id="97600517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914237417" name="Picture">
+                  <wp:docPr id="200499061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914237417" name="Picture"/>
+                          <pic:cNvPr id="200499061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428231558" name="Picture">
+                  <wp:docPr id="671064373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428231558" name="Picture"/>
+                          <pic:cNvPr id="671064373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25000405" name="Picture">
+                  <wp:docPr id="370830122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25000405" name="Picture"/>
+                          <pic:cNvPr id="370830122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380752411" name="Picture">
+                  <wp:docPr id="1459032870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380752411" name="Picture"/>
+                          <pic:cNvPr id="1459032870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841612019" name="Picture">
+                        <wp:docPr id="680622138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841612019" name="Picture"/>
+                                <pic:cNvPr id="680622138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125774725" name="Picture">
+                        <wp:docPr id="716843455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125774725" name="Picture"/>
+                                <pic:cNvPr id="716843455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031921467" name="Picture">
+                        <wp:docPr id="316264015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031921467" name="Picture"/>
+                                <pic:cNvPr id="316264015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141198885" name="Picture">
+                        <wp:docPr id="1998997673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141198885" name="Picture"/>
+                                <pic:cNvPr id="1998997673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101060912" name="Picture">
+                        <wp:docPr id="55457787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101060912" name="Picture"/>
+                                <pic:cNvPr id="55457787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099287215" name="Picture">
+                        <wp:docPr id="19279949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099287215" name="Picture"/>
+                                <pic:cNvPr id="19279949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595940708" name="Picture">
+                        <wp:docPr id="1027215513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595940708" name="Picture"/>
+                                <pic:cNvPr id="1027215513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149540588" name="Picture">
+                        <wp:docPr id="1666425082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149540588" name="Picture"/>
+                                <pic:cNvPr id="1666425082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369028697" name="Picture">
+                        <wp:docPr id="876491007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369028697" name="Picture"/>
+                                <pic:cNvPr id="876491007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674809922" name="Picture">
+                        <wp:docPr id="1520673060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674809922" name="Picture"/>
+                                <pic:cNvPr id="1520673060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927117007" name="Picture">
+                        <wp:docPr id="1670640462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927117007" name="Picture"/>
+                                <pic:cNvPr id="1670640462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747823314" name="Picture">
+                        <wp:docPr id="44400612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747823314" name="Picture"/>
+                                <pic:cNvPr id="44400612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455560339" name="Picture">
+                        <wp:docPr id="1021784125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455560339" name="Picture"/>
+                                <pic:cNvPr id="1021784125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154033409" name="Picture">
+                        <wp:docPr id="29515460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154033409" name="Picture"/>
+                                <pic:cNvPr id="29515460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886960871" name="Picture">
+                        <wp:docPr id="1861166777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886960871" name="Picture"/>
+                                <pic:cNvPr id="1861166777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983484756" name="Picture">
+                  <wp:docPr id="1466448307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983484756" name="Picture"/>
+                          <pic:cNvPr id="1466448307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312574137" name="Picture">
+                  <wp:docPr id="1904520769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312574137" name="Picture"/>
+                          <pic:cNvPr id="1904520769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245395816" name="Picture">
+                  <wp:docPr id="129503907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245395816" name="Picture"/>
+                          <pic:cNvPr id="129503907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281671378" name="Picture">
+                  <wp:docPr id="147808304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281671378" name="Picture"/>
+                          <pic:cNvPr id="147808304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174652972" name="Picture">
+                  <wp:docPr id="480555643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174652972" name="Picture"/>
+                          <pic:cNvPr id="480555643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999456550" name="Picture">
+                  <wp:docPr id="1159846742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999456550" name="Picture"/>
+                          <pic:cNvPr id="1159846742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103275226" name="Picture">
+                        <wp:docPr id="909863294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103275226" name="Picture"/>
+                                <pic:cNvPr id="909863294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338460372" name="Picture">
+                  <wp:docPr id="2038678426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338460372" name="Picture"/>
+                          <pic:cNvPr id="2038678426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615997066" name="Picture">
+                  <wp:docPr id="438380044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615997066" name="Picture"/>
+                          <pic:cNvPr id="438380044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887272494" name="Picture">
+                  <wp:docPr id="2008865967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887272494" name="Picture"/>
+                          <pic:cNvPr id="2008865967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979486996" name="Picture">
+                  <wp:docPr id="1474605610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979486996" name="Picture"/>
+                          <pic:cNvPr id="1474605610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619138659" name="Picture">
+                  <wp:docPr id="278508529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619138659" name="Picture"/>
+                          <pic:cNvPr id="278508529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146187601" name="Picture">
+                  <wp:docPr id="581845947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146187601" name="Picture"/>
+                          <pic:cNvPr id="581845947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678181462" name="Picture">
+                        <wp:docPr id="1166523410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678181462" name="Picture"/>
+                                <pic:cNvPr id="1166523410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728201109" name="Picture">
+                  <wp:docPr id="1933211873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728201109" name="Picture"/>
+                          <pic:cNvPr id="1933211873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006361751" name="Picture">
+                  <wp:docPr id="195378616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006361751" name="Picture"/>
+                          <pic:cNvPr id="195378616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244244316" name="Picture">
+                  <wp:docPr id="974434514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244244316" name="Picture"/>
+                          <pic:cNvPr id="974434514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418362483" name="Picture">
+                  <wp:docPr id="2000355130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418362483" name="Picture"/>
+                          <pic:cNvPr id="2000355130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189383126" name="Picture">
+                  <wp:docPr id="1048636132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189383126" name="Picture"/>
+                          <pic:cNvPr id="1048636132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389951352" name="Picture">
+                  <wp:docPr id="1809173608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389951352" name="Picture"/>
+                          <pic:cNvPr id="1809173608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909293103" name="Picture">
+                        <wp:docPr id="1534580515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909293103" name="Picture"/>
+                                <pic:cNvPr id="1534580515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20083337" name="Picture">
+                  <wp:docPr id="307408155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20083337" name="Picture"/>
+                          <pic:cNvPr id="307408155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430848079" name="Picture">
+                  <wp:docPr id="133485790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430848079" name="Picture"/>
+                          <pic:cNvPr id="133485790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449536640" name="Picture">
+                  <wp:docPr id="758457896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449536640" name="Picture"/>
+                          <pic:cNvPr id="758457896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479283236" name="Picture">
+                  <wp:docPr id="1407506063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479283236" name="Picture"/>
+                          <pic:cNvPr id="1407506063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272652436" name="Picture">
+                  <wp:docPr id="13172087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272652436" name="Picture"/>
+                          <pic:cNvPr id="13172087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468953587" name="Picture">
+                  <wp:docPr id="730497574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468953587" name="Picture"/>
+                          <pic:cNvPr id="730497574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459067408" name="Picture">
+                        <wp:docPr id="1516588759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459067408" name="Picture"/>
+                                <pic:cNvPr id="1516588759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501636793" name="Picture">
+                  <wp:docPr id="620854287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501636793" name="Picture"/>
+                          <pic:cNvPr id="620854287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670045873" name="Picture">
+                  <wp:docPr id="1056916499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670045873" name="Picture"/>
+                          <pic:cNvPr id="1056916499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540688907" name="Picture">
+                  <wp:docPr id="1756053888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540688907" name="Picture"/>
+                          <pic:cNvPr id="1756053888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923726065" name="Picture">
+                  <wp:docPr id="491861639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923726065" name="Picture"/>
+                          <pic:cNvPr id="491861639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282048404" name="Picture">
+                  <wp:docPr id="216734597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282048404" name="Picture"/>
+                          <pic:cNvPr id="216734597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44040095" name="Picture">
+                  <wp:docPr id="1121304622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44040095" name="Picture"/>
+                          <pic:cNvPr id="1121304622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840707796" name="Picture">
+                        <wp:docPr id="2070444353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840707796" name="Picture"/>
+                                <pic:cNvPr id="2070444353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861321790" name="Picture">
+                  <wp:docPr id="1697113807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861321790" name="Picture"/>
+                          <pic:cNvPr id="1697113807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747352117" name="Picture">
+                  <wp:docPr id="941018687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747352117" name="Picture"/>
+                          <pic:cNvPr id="941018687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869919696" name="Picture">
+                  <wp:docPr id="2030130823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869919696" name="Picture"/>
+                          <pic:cNvPr id="2030130823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45497,57 +45497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190035355" name="Picture">
+                  <wp:docPr id="55045916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190035355" name="Picture"/>
+                          <pic:cNvPr id="55045916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499270305" name="Picture">
+                  <wp:docPr id="221167229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499270305" name="Picture"/>
+                          <pic:cNvPr id="221167229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45982,57 +45982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465036540" name="Picture">
+                  <wp:docPr id="2129159217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465036540" name="Picture"/>
+                          <pic:cNvPr id="2129159217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>