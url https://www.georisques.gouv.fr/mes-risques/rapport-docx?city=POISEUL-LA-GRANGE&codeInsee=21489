--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288073615" name="Picture">
+                  <wp:docPr id="2057735869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288073615" name="Picture"/>
+                          <pic:cNvPr id="2057735869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19744545" name="Picture">
+                  <wp:docPr id="1374559396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19744545" name="Picture"/>
+                          <pic:cNvPr id="1374559396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097706897" name="Picture">
+                        <wp:docPr id="1357277220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097706897" name="Picture"/>
+                                <pic:cNvPr id="1357277220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006005363" name="Picture">
+                  <wp:docPr id="640986078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006005363" name="Picture"/>
+                          <pic:cNvPr id="640986078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160498096" name="Picture">
+                  <wp:docPr id="831058485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160498096" name="Picture"/>
+                          <pic:cNvPr id="831058485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314198332" name="Picture">
+                  <wp:docPr id="1591767167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314198332" name="Picture"/>
+                          <pic:cNvPr id="1591767167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105023023" name="Picture">
+                  <wp:docPr id="1630313093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105023023" name="Picture"/>
+                          <pic:cNvPr id="1630313093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826736138" name="Picture">
+                  <wp:docPr id="1975127856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826736138" name="Picture"/>
+                          <pic:cNvPr id="1975127856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927993229" name="Picture">
+                        <wp:docPr id="2139728295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927993229" name="Picture"/>
+                                <pic:cNvPr id="2139728295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99407815" name="Picture">
+                        <wp:docPr id="61170603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99407815" name="Picture"/>
+                                <pic:cNvPr id="61170603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536757428" name="Picture">
+                        <wp:docPr id="1656323611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536757428" name="Picture"/>
+                                <pic:cNvPr id="1656323611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602838429" name="Picture">
+                        <wp:docPr id="503509399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602838429" name="Picture"/>
+                                <pic:cNvPr id="503509399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094203386" name="Picture">
+                        <wp:docPr id="2080132255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094203386" name="Picture"/>
+                                <pic:cNvPr id="2080132255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91773650" name="Picture">
+                        <wp:docPr id="1657310146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91773650" name="Picture"/>
+                                <pic:cNvPr id="1657310146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446598922" name="Picture">
+                        <wp:docPr id="249654664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446598922" name="Picture"/>
+                                <pic:cNvPr id="249654664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354244985" name="Picture">
+                        <wp:docPr id="598193091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354244985" name="Picture"/>
+                                <pic:cNvPr id="598193091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663037886" name="Picture">
+                        <wp:docPr id="33474398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663037886" name="Picture"/>
+                                <pic:cNvPr id="33474398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368208304" name="Picture">
+                        <wp:docPr id="1861537373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368208304" name="Picture"/>
+                                <pic:cNvPr id="1861537373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210336434" name="Picture">
+                        <wp:docPr id="260250451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210336434" name="Picture"/>
+                                <pic:cNvPr id="260250451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462290094" name="Picture">
+                        <wp:docPr id="904064103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462290094" name="Picture"/>
+                                <pic:cNvPr id="904064103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089472654" name="Picture">
+                        <wp:docPr id="128595470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089472654" name="Picture"/>
+                                <pic:cNvPr id="128595470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535308376" name="Picture">
+                        <wp:docPr id="3319951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535308376" name="Picture"/>
+                                <pic:cNvPr id="3319951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342930665" name="Picture">
+                        <wp:docPr id="1865339036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342930665" name="Picture"/>
+                                <pic:cNvPr id="1865339036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857109341" name="Picture">
+                  <wp:docPr id="1549722746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857109341" name="Picture"/>
+                          <pic:cNvPr id="1549722746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135002876" name="Picture">
+                  <wp:docPr id="799660218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135002876" name="Picture"/>
+                          <pic:cNvPr id="799660218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482770636" name="Picture">
+                  <wp:docPr id="872986534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482770636" name="Picture"/>
+                          <pic:cNvPr id="872986534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033300763" name="Picture">
+                  <wp:docPr id="1102388515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033300763" name="Picture"/>
+                          <pic:cNvPr id="1102388515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254508229" name="Picture">
+                  <wp:docPr id="1146784500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254508229" name="Picture"/>
+                          <pic:cNvPr id="1146784500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337755257" name="Picture">
+                  <wp:docPr id="1020290169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337755257" name="Picture"/>
+                          <pic:cNvPr id="1020290169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454845665" name="Picture">
+                        <wp:docPr id="1076035985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454845665" name="Picture"/>
+                                <pic:cNvPr id="1076035985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374552587" name="Picture">
+                  <wp:docPr id="492125252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374552587" name="Picture"/>
+                          <pic:cNvPr id="492125252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239528638" name="Picture">
+                  <wp:docPr id="1172936026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239528638" name="Picture"/>
+                          <pic:cNvPr id="1172936026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832760335" name="Picture">
+                  <wp:docPr id="488516607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832760335" name="Picture"/>
+                          <pic:cNvPr id="488516607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443528500" name="Picture">
+                  <wp:docPr id="1665423156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443528500" name="Picture"/>
+                          <pic:cNvPr id="1665423156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576487482" name="Picture">
+                  <wp:docPr id="1059290243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576487482" name="Picture"/>
+                          <pic:cNvPr id="1059290243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179026864" name="Picture">
+                  <wp:docPr id="1389840172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179026864" name="Picture"/>
+                          <pic:cNvPr id="1389840172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7552952" name="Picture">
+                        <wp:docPr id="2116619522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7552952" name="Picture"/>
+                                <pic:cNvPr id="2116619522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010446969" name="Picture">
+                  <wp:docPr id="233771733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010446969" name="Picture"/>
+                          <pic:cNvPr id="233771733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858307012" name="Picture">
+                  <wp:docPr id="999841655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858307012" name="Picture"/>
+                          <pic:cNvPr id="999841655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717506491" name="Picture">
+                  <wp:docPr id="1392579171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717506491" name="Picture"/>
+                          <pic:cNvPr id="1392579171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131516616" name="Picture">
+                  <wp:docPr id="1336824173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131516616" name="Picture"/>
+                          <pic:cNvPr id="1336824173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711857663" name="Picture">
+                  <wp:docPr id="586789173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711857663" name="Picture"/>
+                          <pic:cNvPr id="586789173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859896569" name="Picture">
+                  <wp:docPr id="1330559665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859896569" name="Picture"/>
+                          <pic:cNvPr id="1330559665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346907618" name="Picture">
+                        <wp:docPr id="1445133461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346907618" name="Picture"/>
+                                <pic:cNvPr id="1445133461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063332621" name="Picture">
+                  <wp:docPr id="1101982937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063332621" name="Picture"/>
+                          <pic:cNvPr id="1101982937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137857051" name="Picture">
+                  <wp:docPr id="1641107129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137857051" name="Picture"/>
+                          <pic:cNvPr id="1641107129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110538688" name="Picture">
+                  <wp:docPr id="144244044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110538688" name="Picture"/>
+                          <pic:cNvPr id="144244044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957730473" name="Picture">
+                  <wp:docPr id="1766503845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957730473" name="Picture"/>
+                          <pic:cNvPr id="1766503845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150634168" name="Picture">
+                  <wp:docPr id="980786785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150634168" name="Picture"/>
+                          <pic:cNvPr id="980786785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255974445" name="Picture">
+                  <wp:docPr id="986905964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255974445" name="Picture"/>
+                          <pic:cNvPr id="986905964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303170319" name="Picture">
+                        <wp:docPr id="1364258751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303170319" name="Picture"/>
+                                <pic:cNvPr id="1364258751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037054638" name="Picture">
+                  <wp:docPr id="2093236580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037054638" name="Picture"/>
+                          <pic:cNvPr id="2093236580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238758533" name="Picture">
+                  <wp:docPr id="1206593759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238758533" name="Picture"/>
+                          <pic:cNvPr id="1206593759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153299378" name="Picture">
+                  <wp:docPr id="906989325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153299378" name="Picture"/>
+                          <pic:cNvPr id="906989325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827849286" name="Picture">
+                  <wp:docPr id="792796918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827849286" name="Picture"/>
+                          <pic:cNvPr id="792796918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54686823" name="Picture">
+                  <wp:docPr id="528814223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54686823" name="Picture"/>
+                          <pic:cNvPr id="528814223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803293553" name="Picture">
+                  <wp:docPr id="1877423637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803293553" name="Picture"/>
+                          <pic:cNvPr id="1877423637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049846675" name="Picture">
+                        <wp:docPr id="1239345652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049846675" name="Picture"/>
+                                <pic:cNvPr id="1239345652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842488035" name="Picture">
+                  <wp:docPr id="526692384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842488035" name="Picture"/>
+                          <pic:cNvPr id="526692384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853954157" name="Picture">
+                  <wp:docPr id="659584940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853954157" name="Picture"/>
+                          <pic:cNvPr id="659584940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604336952" name="Picture">
+                  <wp:docPr id="1248126458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604336952" name="Picture"/>
+                          <pic:cNvPr id="1248126458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45497,57 +45497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227778234" name="Picture">
+                  <wp:docPr id="1150746864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227778234" name="Picture"/>
+                          <pic:cNvPr id="1150746864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797594498" name="Picture">
+                  <wp:docPr id="1616835289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797594498" name="Picture"/>
+                          <pic:cNvPr id="1616835289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45982,57 +45982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897788086" name="Picture">
+                  <wp:docPr id="226000925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897788086" name="Picture"/>
+                          <pic:cNvPr id="226000925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>