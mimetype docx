--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708506689" name="Picture">
+                  <wp:docPr id="1197799743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708506689" name="Picture"/>
+                          <pic:cNvPr id="1197799743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062063841" name="Picture">
+                  <wp:docPr id="1036165075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062063841" name="Picture"/>
+                          <pic:cNvPr id="1036165075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954588186" name="Picture">
+                        <wp:docPr id="995723669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954588186" name="Picture"/>
+                                <pic:cNvPr id="995723669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797939024" name="Picture">
+                  <wp:docPr id="1936619974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797939024" name="Picture"/>
+                          <pic:cNvPr id="1936619974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516942337" name="Picture">
+                  <wp:docPr id="1585291994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516942337" name="Picture"/>
+                          <pic:cNvPr id="1585291994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989271922" name="Picture">
+                  <wp:docPr id="1981845431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989271922" name="Picture"/>
+                          <pic:cNvPr id="1981845431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947392387" name="Picture">
+                  <wp:docPr id="1168864959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947392387" name="Picture"/>
+                          <pic:cNvPr id="1168864959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442382518" name="Picture">
+                  <wp:docPr id="1620447655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442382518" name="Picture"/>
+                          <pic:cNvPr id="1620447655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856464832" name="Picture">
+                        <wp:docPr id="1368493737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856464832" name="Picture"/>
+                                <pic:cNvPr id="1368493737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893111973" name="Picture">
+                        <wp:docPr id="1374818423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893111973" name="Picture"/>
+                                <pic:cNvPr id="1374818423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688172635" name="Picture">
+                        <wp:docPr id="843849316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688172635" name="Picture"/>
+                                <pic:cNvPr id="843849316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323753196" name="Picture">
+                        <wp:docPr id="1457857680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323753196" name="Picture"/>
+                                <pic:cNvPr id="1457857680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507333982" name="Picture">
+                        <wp:docPr id="689472639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507333982" name="Picture"/>
+                                <pic:cNvPr id="689472639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188082580" name="Picture">
+                        <wp:docPr id="1987131854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188082580" name="Picture"/>
+                                <pic:cNvPr id="1987131854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064165780" name="Picture">
+                        <wp:docPr id="1366486639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064165780" name="Picture"/>
+                                <pic:cNvPr id="1366486639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898810124" name="Picture">
+                        <wp:docPr id="1787270412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898810124" name="Picture"/>
+                                <pic:cNvPr id="1787270412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908011156" name="Picture">
+                        <wp:docPr id="839678073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908011156" name="Picture"/>
+                                <pic:cNvPr id="839678073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651913358" name="Picture">
+                        <wp:docPr id="245257164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651913358" name="Picture"/>
+                                <pic:cNvPr id="245257164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670234295" name="Picture">
+                        <wp:docPr id="2139222815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670234295" name="Picture"/>
+                                <pic:cNvPr id="2139222815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570249910" name="Picture">
+                        <wp:docPr id="492693207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570249910" name="Picture"/>
+                                <pic:cNvPr id="492693207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792894963" name="Picture">
+                        <wp:docPr id="809533602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792894963" name="Picture"/>
+                                <pic:cNvPr id="809533602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413625725" name="Picture">
+                        <wp:docPr id="1764094621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413625725" name="Picture"/>
+                                <pic:cNvPr id="1764094621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113023210" name="Picture">
+                        <wp:docPr id="1056336614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113023210" name="Picture"/>
+                                <pic:cNvPr id="1056336614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55281279" name="Picture">
+                  <wp:docPr id="186467094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55281279" name="Picture"/>
+                          <pic:cNvPr id="186467094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862835310" name="Picture">
+                  <wp:docPr id="1825287925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862835310" name="Picture"/>
+                          <pic:cNvPr id="1825287925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270491554" name="Picture">
+                  <wp:docPr id="1671748222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270491554" name="Picture"/>
+                          <pic:cNvPr id="1671748222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438045475" name="Picture">
+                  <wp:docPr id="1109686051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438045475" name="Picture"/>
+                          <pic:cNvPr id="1109686051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862582255" name="Picture">
+                  <wp:docPr id="1957391319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862582255" name="Picture"/>
+                          <pic:cNvPr id="1957391319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988711157" name="Picture">
+                  <wp:docPr id="323743887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988711157" name="Picture"/>
+                          <pic:cNvPr id="323743887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068539842" name="Picture">
+                        <wp:docPr id="951372749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068539842" name="Picture"/>
+                                <pic:cNvPr id="951372749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349155076" name="Picture">
+                  <wp:docPr id="1857348043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349155076" name="Picture"/>
+                          <pic:cNvPr id="1857348043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126402111" name="Picture">
+                  <wp:docPr id="1603835985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126402111" name="Picture"/>
+                          <pic:cNvPr id="1603835985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657314421" name="Picture">
+                  <wp:docPr id="1097652940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657314421" name="Picture"/>
+                          <pic:cNvPr id="1097652940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75666156" name="Picture">
+                  <wp:docPr id="1925197957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75666156" name="Picture"/>
+                          <pic:cNvPr id="1925197957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055881785" name="Picture">
+                  <wp:docPr id="792036081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055881785" name="Picture"/>
+                          <pic:cNvPr id="792036081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543454625" name="Picture">
+                  <wp:docPr id="885792960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543454625" name="Picture"/>
+                          <pic:cNvPr id="885792960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65393019" name="Picture">
+                        <wp:docPr id="36412606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65393019" name="Picture"/>
+                                <pic:cNvPr id="36412606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852714236" name="Picture">
+                  <wp:docPr id="1685520747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852714236" name="Picture"/>
+                          <pic:cNvPr id="1685520747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686303266" name="Picture">
+                  <wp:docPr id="1917229006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686303266" name="Picture"/>
+                          <pic:cNvPr id="1917229006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099987249" name="Picture">
+                  <wp:docPr id="78768810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099987249" name="Picture"/>
+                          <pic:cNvPr id="78768810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016866659" name="Picture">
+                  <wp:docPr id="1042458192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016866659" name="Picture"/>
+                          <pic:cNvPr id="1042458192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075726416" name="Picture">
+                  <wp:docPr id="335864499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075726416" name="Picture"/>
+                          <pic:cNvPr id="335864499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926334930" name="Picture">
+                  <wp:docPr id="771577353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926334930" name="Picture"/>
+                          <pic:cNvPr id="771577353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329965925" name="Picture">
+                        <wp:docPr id="464367838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329965925" name="Picture"/>
+                                <pic:cNvPr id="464367838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479500540" name="Picture">
+                  <wp:docPr id="1522983236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479500540" name="Picture"/>
+                          <pic:cNvPr id="1522983236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129139336" name="Picture">
+                  <wp:docPr id="740004226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129139336" name="Picture"/>
+                          <pic:cNvPr id="740004226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562478013" name="Picture">
+                  <wp:docPr id="1736340938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562478013" name="Picture"/>
+                          <pic:cNvPr id="1736340938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938220246" name="Picture">
+                  <wp:docPr id="1205616061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938220246" name="Picture"/>
+                          <pic:cNvPr id="1205616061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722908155" name="Picture">
+                  <wp:docPr id="1402519721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722908155" name="Picture"/>
+                          <pic:cNvPr id="1402519721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124989592" name="Picture">
+                  <wp:docPr id="1481990022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124989592" name="Picture"/>
+                          <pic:cNvPr id="1481990022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921725352" name="Picture">
+                  <wp:docPr id="312758985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921725352" name="Picture"/>
+                          <pic:cNvPr id="312758985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582979984" name="Picture">
+                  <wp:docPr id="1114637605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582979984" name="Picture"/>
+                          <pic:cNvPr id="1114637605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137717097" name="Picture">
+                  <wp:docPr id="1944565213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137717097" name="Picture"/>
+                          <pic:cNvPr id="1944565213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031795018" name="Picture">
+                        <wp:docPr id="118444028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031795018" name="Picture"/>
+                                <pic:cNvPr id="118444028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310190350" name="Picture">
+                  <wp:docPr id="517887122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310190350" name="Picture"/>
+                          <pic:cNvPr id="517887122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69244292" name="Picture">
+                  <wp:docPr id="1339105833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69244292" name="Picture"/>
+                          <pic:cNvPr id="1339105833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684506785" name="Picture">
+                  <wp:docPr id="844952704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684506785" name="Picture"/>
+                          <pic:cNvPr id="844952704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525976457" name="Picture">
+                  <wp:docPr id="1672977259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525976457" name="Picture"/>
+                          <pic:cNvPr id="1672977259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511204414" name="Picture">
+                  <wp:docPr id="576364797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511204414" name="Picture"/>
+                          <pic:cNvPr id="576364797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459899431" name="Picture">
+                  <wp:docPr id="161129100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459899431" name="Picture"/>
+                          <pic:cNvPr id="161129100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603952122" name="Picture">
+                        <wp:docPr id="35552305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603952122" name="Picture"/>
+                                <pic:cNvPr id="35552305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353900378" name="Picture">
+                  <wp:docPr id="415931736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353900378" name="Picture"/>
+                          <pic:cNvPr id="415931736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11414092" name="Picture">
+                  <wp:docPr id="1673443019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11414092" name="Picture"/>
+                          <pic:cNvPr id="1673443019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859570138" name="Picture">
+                  <wp:docPr id="424821127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859570138" name="Picture"/>
+                          <pic:cNvPr id="424821127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47961,57 +47961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346826685" name="Picture">
+                  <wp:docPr id="5827316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346826685" name="Picture"/>
+                          <pic:cNvPr id="5827316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48032,57 +48032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558583219" name="Picture">
+                  <wp:docPr id="382082266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558583219" name="Picture"/>
+                          <pic:cNvPr id="382082266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48446,57 +48446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306702703" name="Picture">
+                  <wp:docPr id="496187900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306702703" name="Picture"/>
+                          <pic:cNvPr id="496187900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>