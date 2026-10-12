--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334927498" name="Picture">
+                  <wp:docPr id="651222205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334927498" name="Picture"/>
+                          <pic:cNvPr id="651222205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899491103" name="Picture">
+                  <wp:docPr id="1686558677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899491103" name="Picture"/>
+                          <pic:cNvPr id="1686558677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732006541" name="Picture">
+                        <wp:docPr id="1685894377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732006541" name="Picture"/>
+                                <pic:cNvPr id="1685894377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92530066" name="Picture">
+                  <wp:docPr id="336890560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92530066" name="Picture"/>
+                          <pic:cNvPr id="336890560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229434838" name="Picture">
+                  <wp:docPr id="123530183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229434838" name="Picture"/>
+                          <pic:cNvPr id="123530183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351447508" name="Picture">
+                  <wp:docPr id="603914005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351447508" name="Picture"/>
+                          <pic:cNvPr id="603914005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943669173" name="Picture">
+                  <wp:docPr id="947092678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943669173" name="Picture"/>
+                          <pic:cNvPr id="947092678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609716233" name="Picture">
+                  <wp:docPr id="183380254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609716233" name="Picture"/>
+                          <pic:cNvPr id="183380254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130346164" name="Picture">
+                        <wp:docPr id="558292123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130346164" name="Picture"/>
+                                <pic:cNvPr id="558292123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000334282" name="Picture">
+                        <wp:docPr id="407793975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000334282" name="Picture"/>
+                                <pic:cNvPr id="407793975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170407575" name="Picture">
+                        <wp:docPr id="966270487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170407575" name="Picture"/>
+                                <pic:cNvPr id="966270487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977682702" name="Picture">
+                        <wp:docPr id="206613036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977682702" name="Picture"/>
+                                <pic:cNvPr id="206613036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871127106" name="Picture">
+                        <wp:docPr id="1487074611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871127106" name="Picture"/>
+                                <pic:cNvPr id="1487074611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720399539" name="Picture">
+                        <wp:docPr id="1644111053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720399539" name="Picture"/>
+                                <pic:cNvPr id="1644111053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586984934" name="Picture">
+                        <wp:docPr id="1830316165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586984934" name="Picture"/>
+                                <pic:cNvPr id="1830316165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329503123" name="Picture">
+                        <wp:docPr id="1343844351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329503123" name="Picture"/>
+                                <pic:cNvPr id="1343844351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92789770" name="Picture">
+                        <wp:docPr id="1560515562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92789770" name="Picture"/>
+                                <pic:cNvPr id="1560515562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504264614" name="Picture">
+                        <wp:docPr id="1280265659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504264614" name="Picture"/>
+                                <pic:cNvPr id="1280265659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22701701" name="Picture">
+                        <wp:docPr id="273834831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22701701" name="Picture"/>
+                                <pic:cNvPr id="273834831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687934971" name="Picture">
+                        <wp:docPr id="93859759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687934971" name="Picture"/>
+                                <pic:cNvPr id="93859759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593877342" name="Picture">
+                        <wp:docPr id="592043225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593877342" name="Picture"/>
+                                <pic:cNvPr id="592043225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822334478" name="Picture">
+                        <wp:docPr id="1559217857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822334478" name="Picture"/>
+                                <pic:cNvPr id="1559217857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343042480" name="Picture">
+                        <wp:docPr id="1290804050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343042480" name="Picture"/>
+                                <pic:cNvPr id="1290804050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397623671" name="Picture">
+                  <wp:docPr id="442253352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397623671" name="Picture"/>
+                          <pic:cNvPr id="442253352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635756899" name="Picture">
+                  <wp:docPr id="1018969560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635756899" name="Picture"/>
+                          <pic:cNvPr id="1018969560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253340138" name="Picture">
+                  <wp:docPr id="680298716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253340138" name="Picture"/>
+                          <pic:cNvPr id="680298716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123509802" name="Picture">
+                  <wp:docPr id="2036624847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123509802" name="Picture"/>
+                          <pic:cNvPr id="2036624847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539292953" name="Picture">
+                  <wp:docPr id="1275004889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539292953" name="Picture"/>
+                          <pic:cNvPr id="1275004889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564435752" name="Picture">
+                  <wp:docPr id="753733994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564435752" name="Picture"/>
+                          <pic:cNvPr id="753733994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962712242" name="Picture">
+                        <wp:docPr id="398414489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962712242" name="Picture"/>
+                                <pic:cNvPr id="398414489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879408223" name="Picture">
+                  <wp:docPr id="1117849094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879408223" name="Picture"/>
+                          <pic:cNvPr id="1117849094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690245312" name="Picture">
+                  <wp:docPr id="1537450939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690245312" name="Picture"/>
+                          <pic:cNvPr id="1537450939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949696489" name="Picture">
+                  <wp:docPr id="920984012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949696489" name="Picture"/>
+                          <pic:cNvPr id="920984012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375964546" name="Picture">
+                  <wp:docPr id="2122012744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375964546" name="Picture"/>
+                          <pic:cNvPr id="2122012744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003637181" name="Picture">
+                  <wp:docPr id="2001111100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003637181" name="Picture"/>
+                          <pic:cNvPr id="2001111100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507068332" name="Picture">
+                  <wp:docPr id="1680532149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507068332" name="Picture"/>
+                          <pic:cNvPr id="1680532149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702714869" name="Picture">
+                        <wp:docPr id="2107842187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702714869" name="Picture"/>
+                                <pic:cNvPr id="2107842187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722246989" name="Picture">
+                        <wp:docPr id="1378420724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722246989" name="Picture"/>
+                                <pic:cNvPr id="1378420724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605159212" name="Picture">
+                  <wp:docPr id="924519548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605159212" name="Picture"/>
+                          <pic:cNvPr id="924519548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231366480" name="Picture">
+                  <wp:docPr id="21139680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231366480" name="Picture"/>
+                          <pic:cNvPr id="21139680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158016311" name="Picture">
+                  <wp:docPr id="1349249936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158016311" name="Picture"/>
+                          <pic:cNvPr id="1349249936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046188776" name="Picture">
+                  <wp:docPr id="1326022718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046188776" name="Picture"/>
+                          <pic:cNvPr id="1326022718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133489895" name="Picture">
+                  <wp:docPr id="554731347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133489895" name="Picture"/>
+                          <pic:cNvPr id="554731347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121945254" name="Picture">
+                  <wp:docPr id="58043483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121945254" name="Picture"/>
+                          <pic:cNvPr id="58043483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503089455" name="Picture">
+                        <wp:docPr id="1016601763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503089455" name="Picture"/>
+                                <pic:cNvPr id="1016601763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975834587" name="Picture">
+                  <wp:docPr id="304179231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975834587" name="Picture"/>
+                          <pic:cNvPr id="304179231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019882543" name="Picture">
+                  <wp:docPr id="1617037939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019882543" name="Picture"/>
+                          <pic:cNvPr id="1617037939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163870907" name="Picture">
+                  <wp:docPr id="355908601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163870907" name="Picture"/>
+                          <pic:cNvPr id="355908601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538679552" name="Picture">
+                  <wp:docPr id="1998634946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538679552" name="Picture"/>
+                          <pic:cNvPr id="1998634946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470961928" name="Picture">
+                  <wp:docPr id="318105860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470961928" name="Picture"/>
+                          <pic:cNvPr id="318105860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161709611" name="Picture">
+                  <wp:docPr id="776571569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161709611" name="Picture"/>
+                          <pic:cNvPr id="776571569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007030740" name="Picture">
+                        <wp:docPr id="62077687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007030740" name="Picture"/>
+                                <pic:cNvPr id="62077687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251150578" name="Picture">
+                  <wp:docPr id="1814532111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251150578" name="Picture"/>
+                          <pic:cNvPr id="1814532111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41707592" name="Picture">
+                  <wp:docPr id="1985575934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41707592" name="Picture"/>
+                          <pic:cNvPr id="1985575934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523601652" name="Picture">
+                  <wp:docPr id="2126331299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523601652" name="Picture"/>
+                          <pic:cNvPr id="2126331299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446362339" name="Picture">
+                  <wp:docPr id="1888842317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446362339" name="Picture"/>
+                          <pic:cNvPr id="1888842317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246127130" name="Picture">
+                  <wp:docPr id="1418894056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246127130" name="Picture"/>
+                          <pic:cNvPr id="1418894056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67949641" name="Picture">
+                  <wp:docPr id="479933996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67949641" name="Picture"/>
+                          <pic:cNvPr id="479933996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719989015" name="Picture">
+                  <wp:docPr id="601191490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719989015" name="Picture"/>
+                          <pic:cNvPr id="601191490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594033043" name="Picture">
+                  <wp:docPr id="920746411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594033043" name="Picture"/>
+                          <pic:cNvPr id="920746411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706677227" name="Picture">
+                  <wp:docPr id="492159680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706677227" name="Picture"/>
+                          <pic:cNvPr id="492159680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>