--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816242307" name="Picture">
+                  <wp:docPr id="2074689842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816242307" name="Picture"/>
+                          <pic:cNvPr id="2074689842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190960207" name="Picture">
+                  <wp:docPr id="1889309282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190960207" name="Picture"/>
+                          <pic:cNvPr id="1889309282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773261366" name="Picture">
+                        <wp:docPr id="1079221002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773261366" name="Picture"/>
+                                <pic:cNvPr id="1079221002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220385361" name="Picture">
+                  <wp:docPr id="507991329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220385361" name="Picture"/>
+                          <pic:cNvPr id="507991329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555845457" name="Picture">
+                  <wp:docPr id="367243407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555845457" name="Picture"/>
+                          <pic:cNvPr id="367243407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102985804" name="Picture">
+                  <wp:docPr id="638265636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102985804" name="Picture"/>
+                          <pic:cNvPr id="638265636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669705008" name="Picture">
+                  <wp:docPr id="844764805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669705008" name="Picture"/>
+                          <pic:cNvPr id="844764805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366696730" name="Picture">
+                  <wp:docPr id="1839187391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366696730" name="Picture"/>
+                          <pic:cNvPr id="1839187391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120719454" name="Picture">
+                        <wp:docPr id="1087309067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120719454" name="Picture"/>
+                                <pic:cNvPr id="1087309067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960542033" name="Picture">
+                        <wp:docPr id="489879109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960542033" name="Picture"/>
+                                <pic:cNvPr id="489879109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528600456" name="Picture">
+                        <wp:docPr id="1595435552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528600456" name="Picture"/>
+                                <pic:cNvPr id="1595435552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733851267" name="Picture">
+                        <wp:docPr id="76082423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733851267" name="Picture"/>
+                                <pic:cNvPr id="76082423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612068317" name="Picture">
+                        <wp:docPr id="685578788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612068317" name="Picture"/>
+                                <pic:cNvPr id="685578788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654533322" name="Picture">
+                        <wp:docPr id="1339840414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654533322" name="Picture"/>
+                                <pic:cNvPr id="1339840414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975101183" name="Picture">
+                        <wp:docPr id="1838641086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975101183" name="Picture"/>
+                                <pic:cNvPr id="1838641086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783406013" name="Picture">
+                        <wp:docPr id="974313156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783406013" name="Picture"/>
+                                <pic:cNvPr id="974313156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368681066" name="Picture">
+                        <wp:docPr id="526179376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368681066" name="Picture"/>
+                                <pic:cNvPr id="526179376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107219709" name="Picture">
+                        <wp:docPr id="294485629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107219709" name="Picture"/>
+                                <pic:cNvPr id="294485629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044148249" name="Picture">
+                        <wp:docPr id="1641553421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044148249" name="Picture"/>
+                                <pic:cNvPr id="1641553421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882711077" name="Picture">
+                        <wp:docPr id="1805226035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882711077" name="Picture"/>
+                                <pic:cNvPr id="1805226035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688267215" name="Picture">
+                  <wp:docPr id="841020709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688267215" name="Picture"/>
+                          <pic:cNvPr id="841020709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926464932" name="Picture">
+                  <wp:docPr id="1193644084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926464932" name="Picture"/>
+                          <pic:cNvPr id="1193644084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144389751" name="Picture">
+                  <wp:docPr id="1435555013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144389751" name="Picture"/>
+                          <pic:cNvPr id="1435555013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825855626" name="Picture">
+                  <wp:docPr id="904164054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825855626" name="Picture"/>
+                          <pic:cNvPr id="904164054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424834366" name="Picture">
+                  <wp:docPr id="782895642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424834366" name="Picture"/>
+                          <pic:cNvPr id="782895642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132066579" name="Picture">
+                  <wp:docPr id="1824676094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132066579" name="Picture"/>
+                          <pic:cNvPr id="1824676094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896327566" name="Picture">
+                        <wp:docPr id="1686291392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896327566" name="Picture"/>
+                                <pic:cNvPr id="1686291392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59069443" name="Picture">
+                  <wp:docPr id="1192064581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59069443" name="Picture"/>
+                          <pic:cNvPr id="1192064581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475858452" name="Picture">
+                  <wp:docPr id="1334517423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475858452" name="Picture"/>
+                          <pic:cNvPr id="1334517423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78964171" name="Picture">
+                  <wp:docPr id="1038440541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78964171" name="Picture"/>
+                          <pic:cNvPr id="1038440541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726618561" name="Picture">
+                  <wp:docPr id="1081073387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726618561" name="Picture"/>
+                          <pic:cNvPr id="1081073387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417636922" name="Picture">
+                  <wp:docPr id="119074386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417636922" name="Picture"/>
+                          <pic:cNvPr id="119074386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218431279" name="Picture">
+                  <wp:docPr id="272571141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218431279" name="Picture"/>
+                          <pic:cNvPr id="272571141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503056272" name="Picture">
+                        <wp:docPr id="991232036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503056272" name="Picture"/>
+                                <pic:cNvPr id="991232036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731673521" name="Picture">
+                  <wp:docPr id="1402655600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731673521" name="Picture"/>
+                          <pic:cNvPr id="1402655600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640903103" name="Picture">
+                  <wp:docPr id="1145720732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640903103" name="Picture"/>
+                          <pic:cNvPr id="1145720732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217107287" name="Picture">
+                  <wp:docPr id="211739268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217107287" name="Picture"/>
+                          <pic:cNvPr id="211739268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045029432" name="Picture">
+                  <wp:docPr id="641512903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045029432" name="Picture"/>
+                          <pic:cNvPr id="641512903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676746035" name="Picture">
+                  <wp:docPr id="565143114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676746035" name="Picture"/>
+                          <pic:cNvPr id="565143114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113895999" name="Picture">
+                  <wp:docPr id="1685447939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113895999" name="Picture"/>
+                          <pic:cNvPr id="1685447939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528622538" name="Picture">
+                        <wp:docPr id="1066902392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528622538" name="Picture"/>
+                                <pic:cNvPr id="1066902392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428521603" name="Picture">
+                  <wp:docPr id="1946227828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428521603" name="Picture"/>
+                          <pic:cNvPr id="1946227828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759107439" name="Picture">
+                  <wp:docPr id="1476949455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759107439" name="Picture"/>
+                          <pic:cNvPr id="1476949455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213338049" name="Picture">
+                  <wp:docPr id="1468914486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213338049" name="Picture"/>
+                          <pic:cNvPr id="1468914486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189994772" name="Picture">
+                  <wp:docPr id="1202982711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189994772" name="Picture"/>
+                          <pic:cNvPr id="1202982711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573725988" name="Picture">
+                  <wp:docPr id="1472798537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573725988" name="Picture"/>
+                          <pic:cNvPr id="1472798537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268639356" name="Picture">
+                  <wp:docPr id="603251158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268639356" name="Picture"/>
+                          <pic:cNvPr id="603251158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141130626" name="Picture">
+                        <wp:docPr id="1856905876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141130626" name="Picture"/>
+                                <pic:cNvPr id="1856905876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290551682" name="Picture">
+                  <wp:docPr id="1783661766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290551682" name="Picture"/>
+                          <pic:cNvPr id="1783661766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698409386" name="Picture">
+                  <wp:docPr id="310213915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698409386" name="Picture"/>
+                          <pic:cNvPr id="310213915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846979434" name="Picture">
+                  <wp:docPr id="1322744389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846979434" name="Picture"/>
+                          <pic:cNvPr id="1322744389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>