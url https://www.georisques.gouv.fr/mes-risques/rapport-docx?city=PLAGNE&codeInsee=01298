--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576622953" name="Picture">
+                  <wp:docPr id="1416018252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576622953" name="Picture"/>
+                          <pic:cNvPr id="1416018252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144402816" name="Picture">
+                  <wp:docPr id="1481880749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144402816" name="Picture"/>
+                          <pic:cNvPr id="1481880749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912980867" name="Picture">
+                        <wp:docPr id="1994423687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912980867" name="Picture"/>
+                                <pic:cNvPr id="1994423687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046583267" name="Picture">
+                  <wp:docPr id="459166124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046583267" name="Picture"/>
+                          <pic:cNvPr id="459166124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900637270" name="Picture">
+                  <wp:docPr id="190282071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900637270" name="Picture"/>
+                          <pic:cNvPr id="190282071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312993743" name="Picture">
+                  <wp:docPr id="2089299890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312993743" name="Picture"/>
+                          <pic:cNvPr id="2089299890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839597200" name="Picture">
+                  <wp:docPr id="1780358816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839597200" name="Picture"/>
+                          <pic:cNvPr id="1780358816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921932178" name="Picture">
+                  <wp:docPr id="337401854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921932178" name="Picture"/>
+                          <pic:cNvPr id="337401854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864165772" name="Picture">
+                        <wp:docPr id="1508925510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864165772" name="Picture"/>
+                                <pic:cNvPr id="1508925510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403861490" name="Picture">
+                        <wp:docPr id="279399877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403861490" name="Picture"/>
+                                <pic:cNvPr id="279399877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147431725" name="Picture">
+                        <wp:docPr id="1588449969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147431725" name="Picture"/>
+                                <pic:cNvPr id="1588449969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046313177" name="Picture">
+                        <wp:docPr id="1857644658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046313177" name="Picture"/>
+                                <pic:cNvPr id="1857644658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496138359" name="Picture">
+                        <wp:docPr id="1319236939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496138359" name="Picture"/>
+                                <pic:cNvPr id="1319236939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418367570" name="Picture">
+                        <wp:docPr id="1431693215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418367570" name="Picture"/>
+                                <pic:cNvPr id="1431693215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815572662" name="Picture">
+                        <wp:docPr id="762404566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815572662" name="Picture"/>
+                                <pic:cNvPr id="762404566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523003593" name="Picture">
+                        <wp:docPr id="1563213351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523003593" name="Picture"/>
+                                <pic:cNvPr id="1563213351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512692133" name="Picture">
+                        <wp:docPr id="1752585447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512692133" name="Picture"/>
+                                <pic:cNvPr id="1752585447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907870306" name="Picture">
+                        <wp:docPr id="1228668877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907870306" name="Picture"/>
+                                <pic:cNvPr id="1228668877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482571260" name="Picture">
+                        <wp:docPr id="537629955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482571260" name="Picture"/>
+                                <pic:cNvPr id="537629955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142389736" name="Picture">
+                        <wp:docPr id="807183018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142389736" name="Picture"/>
+                                <pic:cNvPr id="807183018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743045404" name="Picture">
+                        <wp:docPr id="210694062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743045404" name="Picture"/>
+                                <pic:cNvPr id="210694062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653138107" name="Picture">
+                        <wp:docPr id="1061174140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653138107" name="Picture"/>
+                                <pic:cNvPr id="1061174140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565222741" name="Picture">
+                        <wp:docPr id="93718015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565222741" name="Picture"/>
+                                <pic:cNvPr id="93718015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075758945" name="Picture">
+                  <wp:docPr id="1902918263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075758945" name="Picture"/>
+                          <pic:cNvPr id="1902918263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200683999" name="Picture">
+                  <wp:docPr id="1375923226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200683999" name="Picture"/>
+                          <pic:cNvPr id="1375923226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891429290" name="Picture">
+                  <wp:docPr id="2018303174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891429290" name="Picture"/>
+                          <pic:cNvPr id="2018303174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94096802" name="Picture">
+                  <wp:docPr id="2112327337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94096802" name="Picture"/>
+                          <pic:cNvPr id="2112327337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536609971" name="Picture">
+                  <wp:docPr id="1871700948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536609971" name="Picture"/>
+                          <pic:cNvPr id="1871700948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474477718" name="Picture">
+                  <wp:docPr id="117386338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474477718" name="Picture"/>
+                          <pic:cNvPr id="117386338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219291304" name="Picture">
+                        <wp:docPr id="2140641867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219291304" name="Picture"/>
+                                <pic:cNvPr id="2140641867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819803482" name="Picture">
+                        <wp:docPr id="1493737728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819803482" name="Picture"/>
+                                <pic:cNvPr id="1493737728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20221,57 +20221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997977831" name="Picture">
+                  <wp:docPr id="1415290526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997977831" name="Picture"/>
+                          <pic:cNvPr id="1415290526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20310,57 +20310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747278845" name="Picture">
+                  <wp:docPr id="1221014964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747278845" name="Picture"/>
+                          <pic:cNvPr id="1221014964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20942,57 +20942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650439230" name="Picture">
+                  <wp:docPr id="600814201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650439230" name="Picture"/>
+                          <pic:cNvPr id="600814201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21886,57 +21886,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065694956" name="Picture">
+                  <wp:docPr id="65320115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065694956" name="Picture"/>
+                          <pic:cNvPr id="65320115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21989,57 +21989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465231017" name="Picture">
+                  <wp:docPr id="1255153981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465231017" name="Picture"/>
+                          <pic:cNvPr id="1255153981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23327,57 +23327,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820918243" name="Picture">
+                  <wp:docPr id="1731784548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820918243" name="Picture"/>
+                          <pic:cNvPr id="1731784548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24465,57 +24465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688703798" name="Picture">
+                  <wp:docPr id="2053405583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688703798" name="Picture"/>
+                          <pic:cNvPr id="2053405583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24554,57 +24554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079342283" name="Picture">
+                  <wp:docPr id="453808672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079342283" name="Picture"/>
+                          <pic:cNvPr id="453808672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25198,57 +25198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987778937" name="Picture">
+                  <wp:docPr id="997137898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987778937" name="Picture"/>
+                          <pic:cNvPr id="997137898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26196,57 +26196,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225783513" name="Picture">
+                  <wp:docPr id="1311671029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225783513" name="Picture"/>
+                          <pic:cNvPr id="1311671029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26299,57 +26299,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321031287" name="Picture">
+                  <wp:docPr id="744068723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321031287" name="Picture"/>
+                          <pic:cNvPr id="744068723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27676,57 +27676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600691761" name="Picture">
+                  <wp:docPr id="416248812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600691761" name="Picture"/>
+                          <pic:cNvPr id="416248812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28819,57 +28819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972709124" name="Picture">
+                        <wp:docPr id="1454524424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972709124" name="Picture"/>
+                                <pic:cNvPr id="1454524424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30180,57 +30180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855432337" name="Picture">
+                  <wp:docPr id="897646881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855432337" name="Picture"/>
+                          <pic:cNvPr id="897646881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30269,57 +30269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100126676" name="Picture">
+                  <wp:docPr id="1630843597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100126676" name="Picture"/>
+                          <pic:cNvPr id="1630843597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30913,57 +30913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949064847" name="Picture">
+                  <wp:docPr id="955359988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949064847" name="Picture"/>
+                          <pic:cNvPr id="955359988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31911,57 +31911,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141248494" name="Picture">
+                  <wp:docPr id="1983472858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141248494" name="Picture"/>
+                          <pic:cNvPr id="1983472858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243036558" name="Picture">
+                  <wp:docPr id="197997265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243036558" name="Picture"/>
+                          <pic:cNvPr id="197997265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33391,57 +33391,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587396506" name="Picture">
+                  <wp:docPr id="1864257791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587396506" name="Picture"/>
+                          <pic:cNvPr id="1864257791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34534,57 +34534,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801520831" name="Picture">
+                        <wp:docPr id="1963690090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801520831" name="Picture"/>
+                                <pic:cNvPr id="1963690090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35902,57 +35902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775320910" name="Picture">
+                  <wp:docPr id="1492904686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775320910" name="Picture"/>
+                          <pic:cNvPr id="1492904686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35991,57 +35991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071193013" name="Picture">
+                  <wp:docPr id="985175064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071193013" name="Picture"/>
+                          <pic:cNvPr id="985175064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36623,57 +36623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559143951" name="Picture">
+                  <wp:docPr id="332989437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559143951" name="Picture"/>
+                          <pic:cNvPr id="332989437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37567,57 +37567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320182196" name="Picture">
+                  <wp:docPr id="1568923941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320182196" name="Picture"/>
+                          <pic:cNvPr id="1568923941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37679,57 +37679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274886799" name="Picture">
+                  <wp:docPr id="1213720486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274886799" name="Picture"/>
+                          <pic:cNvPr id="1213720486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39338,57 +39338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93158920" name="Picture">
+                  <wp:docPr id="1007719491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93158920" name="Picture"/>
+                          <pic:cNvPr id="1007719491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40507,57 +40507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705406456" name="Picture">
+                  <wp:docPr id="437958273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705406456" name="Picture"/>
+                          <pic:cNvPr id="437958273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40587,57 +40587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337837759" name="Picture">
+                  <wp:docPr id="58223979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337837759" name="Picture"/>
+                          <pic:cNvPr id="58223979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117772202" name="Picture">
+                  <wp:docPr id="879085509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117772202" name="Picture"/>
+                          <pic:cNvPr id="879085509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43701,57 +43701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935413534" name="Picture">
+                  <wp:docPr id="1469085615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935413534" name="Picture"/>
+                          <pic:cNvPr id="1469085615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43781,57 +43781,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904567362" name="Picture">
+                  <wp:docPr id="1099040607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904567362" name="Picture"/>
+                          <pic:cNvPr id="1099040607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44269,57 +44269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704165831" name="Picture">
+                  <wp:docPr id="1080924684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704165831" name="Picture"/>
+                          <pic:cNvPr id="1080924684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>