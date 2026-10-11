--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958352411" name="Picture">
+                  <wp:docPr id="1426679860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958352411" name="Picture"/>
+                          <pic:cNvPr id="1426679860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63704260" name="Picture">
+                  <wp:docPr id="271699695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63704260" name="Picture"/>
+                          <pic:cNvPr id="271699695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755889023" name="Picture">
+                        <wp:docPr id="1458907939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755889023" name="Picture"/>
+                                <pic:cNvPr id="1458907939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654667089" name="Picture">
+                  <wp:docPr id="1710211728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654667089" name="Picture"/>
+                          <pic:cNvPr id="1710211728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374020858" name="Picture">
+                  <wp:docPr id="1609202435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374020858" name="Picture"/>
+                          <pic:cNvPr id="1609202435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921143883" name="Picture">
+                  <wp:docPr id="1014910708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921143883" name="Picture"/>
+                          <pic:cNvPr id="1014910708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097115409" name="Picture">
+                  <wp:docPr id="1372063180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097115409" name="Picture"/>
+                          <pic:cNvPr id="1372063180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069995827" name="Picture">
+                  <wp:docPr id="238999037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069995827" name="Picture"/>
+                          <pic:cNvPr id="238999037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177273021" name="Picture">
+                        <wp:docPr id="255218351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177273021" name="Picture"/>
+                                <pic:cNvPr id="255218351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335706931" name="Picture">
+                        <wp:docPr id="1939657020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335706931" name="Picture"/>
+                                <pic:cNvPr id="1939657020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900499714" name="Picture">
+                        <wp:docPr id="810540545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900499714" name="Picture"/>
+                                <pic:cNvPr id="810540545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106505053" name="Picture">
+                        <wp:docPr id="1150184315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106505053" name="Picture"/>
+                                <pic:cNvPr id="1150184315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678325043" name="Picture">
+                        <wp:docPr id="331170824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678325043" name="Picture"/>
+                                <pic:cNvPr id="331170824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698037370" name="Picture">
+                        <wp:docPr id="1359709544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698037370" name="Picture"/>
+                                <pic:cNvPr id="1359709544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973145730" name="Picture">
+                        <wp:docPr id="1021705161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973145730" name="Picture"/>
+                                <pic:cNvPr id="1021705161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835670698" name="Picture">
+                        <wp:docPr id="1452407436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835670698" name="Picture"/>
+                                <pic:cNvPr id="1452407436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606311324" name="Picture">
+                        <wp:docPr id="2124751933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606311324" name="Picture"/>
+                                <pic:cNvPr id="2124751933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171268095" name="Picture">
+                        <wp:docPr id="1689801025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171268095" name="Picture"/>
+                                <pic:cNvPr id="1689801025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681168866" name="Picture">
+                        <wp:docPr id="142780126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681168866" name="Picture"/>
+                                <pic:cNvPr id="142780126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074395908" name="Picture">
+                        <wp:docPr id="1922594633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074395908" name="Picture"/>
+                                <pic:cNvPr id="1922594633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794445179" name="Picture">
+                        <wp:docPr id="1265290749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794445179" name="Picture"/>
+                                <pic:cNvPr id="1265290749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858160469" name="Picture">
+                        <wp:docPr id="583255722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858160469" name="Picture"/>
+                                <pic:cNvPr id="583255722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160864625" name="Picture">
+                        <wp:docPr id="789310773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160864625" name="Picture"/>
+                                <pic:cNvPr id="789310773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847063792" name="Picture">
+                  <wp:docPr id="55282965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847063792" name="Picture"/>
+                          <pic:cNvPr id="55282965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283531225" name="Picture">
+                  <wp:docPr id="561343820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283531225" name="Picture"/>
+                          <pic:cNvPr id="561343820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478159533" name="Picture">
+                  <wp:docPr id="1230831223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478159533" name="Picture"/>
+                          <pic:cNvPr id="1230831223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539010476" name="Picture">
+                  <wp:docPr id="419600762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539010476" name="Picture"/>
+                          <pic:cNvPr id="419600762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721303013" name="Picture">
+                  <wp:docPr id="58358552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721303013" name="Picture"/>
+                          <pic:cNvPr id="58358552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415915673" name="Picture">
+                  <wp:docPr id="1629756328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415915673" name="Picture"/>
+                          <pic:cNvPr id="1629756328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376638212" name="Picture">
+                        <wp:docPr id="1296055856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376638212" name="Picture"/>
+                                <pic:cNvPr id="1296055856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072554830" name="Picture">
+                        <wp:docPr id="2067117997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072554830" name="Picture"/>
+                                <pic:cNvPr id="2067117997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168852299" name="Picture">
+                  <wp:docPr id="500564140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168852299" name="Picture"/>
+                          <pic:cNvPr id="500564140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132063157" name="Picture">
+                  <wp:docPr id="713983231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132063157" name="Picture"/>
+                          <pic:cNvPr id="713983231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791926922" name="Picture">
+                  <wp:docPr id="2094057180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791926922" name="Picture"/>
+                          <pic:cNvPr id="2094057180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676978835" name="Picture">
+                  <wp:docPr id="1246848948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676978835" name="Picture"/>
+                          <pic:cNvPr id="1246848948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150188069" name="Picture">
+                  <wp:docPr id="1639028480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150188069" name="Picture"/>
+                          <pic:cNvPr id="1639028480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939284896" name="Picture">
+                  <wp:docPr id="144332562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939284896" name="Picture"/>
+                          <pic:cNvPr id="144332562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940870006" name="Picture">
+                        <wp:docPr id="1179703283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940870006" name="Picture"/>
+                                <pic:cNvPr id="1179703283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836115597" name="Picture">
+                  <wp:docPr id="472398572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836115597" name="Picture"/>
+                          <pic:cNvPr id="472398572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147104154" name="Picture">
+                  <wp:docPr id="2064141973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147104154" name="Picture"/>
+                          <pic:cNvPr id="2064141973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017983266" name="Picture">
+                  <wp:docPr id="177652069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017983266" name="Picture"/>
+                          <pic:cNvPr id="177652069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907554303" name="Picture">
+                  <wp:docPr id="323203649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907554303" name="Picture"/>
+                          <pic:cNvPr id="323203649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719910193" name="Picture">
+                  <wp:docPr id="1844358597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719910193" name="Picture"/>
+                          <pic:cNvPr id="1844358597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405629020" name="Picture">
+                  <wp:docPr id="282505414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405629020" name="Picture"/>
+                          <pic:cNvPr id="282505414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865630135" name="Picture">
+                        <wp:docPr id="66965109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865630135" name="Picture"/>
+                                <pic:cNvPr id="66965109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105263327" name="Picture">
+                  <wp:docPr id="638062156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105263327" name="Picture"/>
+                          <pic:cNvPr id="638062156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511231550" name="Picture">
+                  <wp:docPr id="1535618886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511231550" name="Picture"/>
+                          <pic:cNvPr id="1535618886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448630717" name="Picture">
+                  <wp:docPr id="1243515987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448630717" name="Picture"/>
+                          <pic:cNvPr id="1243515987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945161292" name="Picture">
+                  <wp:docPr id="1440843986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945161292" name="Picture"/>
+                          <pic:cNvPr id="1440843986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26955776" name="Picture">
+                  <wp:docPr id="850302303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26955776" name="Picture"/>
+                          <pic:cNvPr id="850302303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743552266" name="Picture">
+                  <wp:docPr id="1011578940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743552266" name="Picture"/>
+                          <pic:cNvPr id="1011578940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233314035" name="Picture">
+                        <wp:docPr id="393985227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233314035" name="Picture"/>
+                                <pic:cNvPr id="393985227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834597017" name="Picture">
+                  <wp:docPr id="2120853137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834597017" name="Picture"/>
+                          <pic:cNvPr id="2120853137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877285669" name="Picture">
+                  <wp:docPr id="884916339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877285669" name="Picture"/>
+                          <pic:cNvPr id="884916339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876339661" name="Picture">
+                  <wp:docPr id="1904842968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876339661" name="Picture"/>
+                          <pic:cNvPr id="1904842968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896755491" name="Picture">
+                  <wp:docPr id="1601381232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896755491" name="Picture"/>
+                          <pic:cNvPr id="1601381232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201541851" name="Picture">
+                  <wp:docPr id="1531979792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201541851" name="Picture"/>
+                          <pic:cNvPr id="1531979792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861054999" name="Picture">
+                  <wp:docPr id="1899204703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861054999" name="Picture"/>
+                          <pic:cNvPr id="1899204703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657180218" name="Picture">
+                  <wp:docPr id="902170045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657180218" name="Picture"/>
+                          <pic:cNvPr id="902170045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744767913" name="Picture">
+                  <wp:docPr id="1273548850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744767913" name="Picture"/>
+                          <pic:cNvPr id="1273548850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569120877" name="Picture">
+                  <wp:docPr id="1055852441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569120877" name="Picture"/>
+                          <pic:cNvPr id="1055852441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>