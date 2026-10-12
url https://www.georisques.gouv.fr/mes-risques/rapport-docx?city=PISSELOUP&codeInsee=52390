--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657317550" name="Picture">
+                  <wp:docPr id="2065406140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657317550" name="Picture"/>
+                          <pic:cNvPr id="2065406140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838718481" name="Picture">
+                  <wp:docPr id="1529200665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838718481" name="Picture"/>
+                          <pic:cNvPr id="1529200665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138770518" name="Picture">
+                        <wp:docPr id="1617138479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138770518" name="Picture"/>
+                                <pic:cNvPr id="1617138479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425350427" name="Picture">
+                  <wp:docPr id="340481529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425350427" name="Picture"/>
+                          <pic:cNvPr id="340481529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343321955" name="Picture">
+                  <wp:docPr id="133512979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343321955" name="Picture"/>
+                          <pic:cNvPr id="133512979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825909024" name="Picture">
+                  <wp:docPr id="1952476447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825909024" name="Picture"/>
+                          <pic:cNvPr id="1952476447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9511382" name="Picture">
+                  <wp:docPr id="22396866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9511382" name="Picture"/>
+                          <pic:cNvPr id="22396866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45251945" name="Picture">
+                  <wp:docPr id="448908333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45251945" name="Picture"/>
+                          <pic:cNvPr id="448908333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480382132" name="Picture">
+                        <wp:docPr id="362658830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480382132" name="Picture"/>
+                                <pic:cNvPr id="362658830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110505070" name="Picture">
+                        <wp:docPr id="463969834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110505070" name="Picture"/>
+                                <pic:cNvPr id="463969834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018991098" name="Picture">
+                        <wp:docPr id="762286941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018991098" name="Picture"/>
+                                <pic:cNvPr id="762286941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969112971" name="Picture">
+                        <wp:docPr id="366485730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969112971" name="Picture"/>
+                                <pic:cNvPr id="366485730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569936808" name="Picture">
+                        <wp:docPr id="373480621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569936808" name="Picture"/>
+                                <pic:cNvPr id="373480621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952636565" name="Picture">
+                        <wp:docPr id="515903685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952636565" name="Picture"/>
+                                <pic:cNvPr id="515903685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916872110" name="Picture">
+                        <wp:docPr id="1234560972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916872110" name="Picture"/>
+                                <pic:cNvPr id="1234560972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828188249" name="Picture">
+                        <wp:docPr id="578871911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828188249" name="Picture"/>
+                                <pic:cNvPr id="578871911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167939182" name="Picture">
+                        <wp:docPr id="1758386042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167939182" name="Picture"/>
+                                <pic:cNvPr id="1758386042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63045750" name="Picture">
+                        <wp:docPr id="1156535639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63045750" name="Picture"/>
+                                <pic:cNvPr id="1156535639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639014378" name="Picture">
+                        <wp:docPr id="1431306246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639014378" name="Picture"/>
+                                <pic:cNvPr id="1431306246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348331154" name="Picture">
+                        <wp:docPr id="516313965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348331154" name="Picture"/>
+                                <pic:cNvPr id="516313965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785978712" name="Picture">
+                  <wp:docPr id="822626052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785978712" name="Picture"/>
+                          <pic:cNvPr id="822626052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931654821" name="Picture">
+                  <wp:docPr id="2143882724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931654821" name="Picture"/>
+                          <pic:cNvPr id="2143882724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966841214" name="Picture">
+                  <wp:docPr id="565127113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966841214" name="Picture"/>
+                          <pic:cNvPr id="565127113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179646136" name="Picture">
+                  <wp:docPr id="1477760046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179646136" name="Picture"/>
+                          <pic:cNvPr id="1477760046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331938260" name="Picture">
+                  <wp:docPr id="844987975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331938260" name="Picture"/>
+                          <pic:cNvPr id="844987975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989548433" name="Picture">
+                  <wp:docPr id="32113689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989548433" name="Picture"/>
+                          <pic:cNvPr id="32113689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973988957" name="Picture">
+                        <wp:docPr id="1294497852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973988957" name="Picture"/>
+                                <pic:cNvPr id="1294497852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614988601" name="Picture">
+                  <wp:docPr id="1153906475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614988601" name="Picture"/>
+                          <pic:cNvPr id="1153906475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350434472" name="Picture">
+                  <wp:docPr id="1396215974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350434472" name="Picture"/>
+                          <pic:cNvPr id="1396215974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84400118" name="Picture">
+                  <wp:docPr id="1574959973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84400118" name="Picture"/>
+                          <pic:cNvPr id="1574959973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852378088" name="Picture">
+                  <wp:docPr id="1292963046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852378088" name="Picture"/>
+                          <pic:cNvPr id="1292963046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781740903" name="Picture">
+                  <wp:docPr id="1450636658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781740903" name="Picture"/>
+                          <pic:cNvPr id="1450636658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826297164" name="Picture">
+                  <wp:docPr id="1818450760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826297164" name="Picture"/>
+                          <pic:cNvPr id="1818450760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921033800" name="Picture">
+                        <wp:docPr id="2109596931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921033800" name="Picture"/>
+                                <pic:cNvPr id="2109596931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130032841" name="Picture">
+                        <wp:docPr id="337172889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130032841" name="Picture"/>
+                                <pic:cNvPr id="337172889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887789215" name="Picture">
+                  <wp:docPr id="111125476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887789215" name="Picture"/>
+                          <pic:cNvPr id="111125476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188952887" name="Picture">
+                  <wp:docPr id="1372075700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188952887" name="Picture"/>
+                          <pic:cNvPr id="1372075700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947001754" name="Picture">
+                  <wp:docPr id="1308586689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947001754" name="Picture"/>
+                          <pic:cNvPr id="1308586689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39376214" name="Picture">
+                  <wp:docPr id="275569748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39376214" name="Picture"/>
+                          <pic:cNvPr id="275569748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308793946" name="Picture">
+                  <wp:docPr id="789904295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308793946" name="Picture"/>
+                          <pic:cNvPr id="789904295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865773178" name="Picture">
+                  <wp:docPr id="789795245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865773178" name="Picture"/>
+                          <pic:cNvPr id="789795245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587757444" name="Picture">
+                        <wp:docPr id="789854925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587757444" name="Picture"/>
+                                <pic:cNvPr id="789854925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162325225" name="Picture">
+                  <wp:docPr id="440371387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162325225" name="Picture"/>
+                          <pic:cNvPr id="440371387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086034639" name="Picture">
+                  <wp:docPr id="799616721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086034639" name="Picture"/>
+                          <pic:cNvPr id="799616721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967485920" name="Picture">
+                  <wp:docPr id="351805453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967485920" name="Picture"/>
+                          <pic:cNvPr id="351805453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057534358" name="Picture">
+                  <wp:docPr id="1890040181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057534358" name="Picture"/>
+                          <pic:cNvPr id="1890040181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240577247" name="Picture">
+                  <wp:docPr id="1894249835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240577247" name="Picture"/>
+                          <pic:cNvPr id="1894249835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626330903" name="Picture">
+                  <wp:docPr id="1555335529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626330903" name="Picture"/>
+                          <pic:cNvPr id="1555335529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056002688" name="Picture">
+                        <wp:docPr id="1546767771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056002688" name="Picture"/>
+                                <pic:cNvPr id="1546767771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548961574" name="Picture">
+                  <wp:docPr id="615970997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548961574" name="Picture"/>
+                          <pic:cNvPr id="615970997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652726176" name="Picture">
+                  <wp:docPr id="212887969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652726176" name="Picture"/>
+                          <pic:cNvPr id="212887969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727162036" name="Picture">
+                  <wp:docPr id="1382872044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727162036" name="Picture"/>
+                          <pic:cNvPr id="1382872044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>