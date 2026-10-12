--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890154927" name="Picture">
+                  <wp:docPr id="1293668711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890154927" name="Picture"/>
+                          <pic:cNvPr id="1293668711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486748536" name="Picture">
+                  <wp:docPr id="1350779231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486748536" name="Picture"/>
+                          <pic:cNvPr id="1350779231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963772321" name="Picture">
+                        <wp:docPr id="2093030241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963772321" name="Picture"/>
+                                <pic:cNvPr id="2093030241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222515216" name="Picture">
+                  <wp:docPr id="1574064107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222515216" name="Picture"/>
+                          <pic:cNvPr id="1574064107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222261535" name="Picture">
+                  <wp:docPr id="1311838844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222261535" name="Picture"/>
+                          <pic:cNvPr id="1311838844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104523025" name="Picture">
+                  <wp:docPr id="1886184590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104523025" name="Picture"/>
+                          <pic:cNvPr id="1886184590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686791322" name="Picture">
+                  <wp:docPr id="838298785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686791322" name="Picture"/>
+                          <pic:cNvPr id="838298785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728859839" name="Picture">
+                  <wp:docPr id="397941233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728859839" name="Picture"/>
+                          <pic:cNvPr id="397941233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079183287" name="Picture">
+                        <wp:docPr id="1653186529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079183287" name="Picture"/>
+                                <pic:cNvPr id="1653186529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567550832" name="Picture">
+                        <wp:docPr id="386657577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567550832" name="Picture"/>
+                                <pic:cNvPr id="386657577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390801427" name="Picture">
+                        <wp:docPr id="546015424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390801427" name="Picture"/>
+                                <pic:cNvPr id="546015424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959716284" name="Picture">
+                        <wp:docPr id="358766461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959716284" name="Picture"/>
+                                <pic:cNvPr id="358766461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998872161" name="Picture">
+                        <wp:docPr id="1986086123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998872161" name="Picture"/>
+                                <pic:cNvPr id="1986086123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690066159" name="Picture">
+                        <wp:docPr id="1495294048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690066159" name="Picture"/>
+                                <pic:cNvPr id="1495294048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680121305" name="Picture">
+                        <wp:docPr id="1618099438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680121305" name="Picture"/>
+                                <pic:cNvPr id="1618099438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374846564" name="Picture">
+                        <wp:docPr id="806594406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374846564" name="Picture"/>
+                                <pic:cNvPr id="806594406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793502026" name="Picture">
+                        <wp:docPr id="683125954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793502026" name="Picture"/>
+                                <pic:cNvPr id="683125954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908887504" name="Picture">
+                        <wp:docPr id="1274316486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908887504" name="Picture"/>
+                                <pic:cNvPr id="1274316486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102015447" name="Picture">
+                        <wp:docPr id="2140359541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102015447" name="Picture"/>
+                                <pic:cNvPr id="2140359541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171743675" name="Picture">
+                        <wp:docPr id="876234075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171743675" name="Picture"/>
+                                <pic:cNvPr id="876234075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936091945" name="Picture">
+                        <wp:docPr id="2013189516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936091945" name="Picture"/>
+                                <pic:cNvPr id="2013189516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575836892" name="Picture">
+                        <wp:docPr id="900635388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575836892" name="Picture"/>
+                                <pic:cNvPr id="900635388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875833464" name="Picture">
+                        <wp:docPr id="623498169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875833464" name="Picture"/>
+                                <pic:cNvPr id="623498169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506728028" name="Picture">
+                  <wp:docPr id="1782696129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506728028" name="Picture"/>
+                          <pic:cNvPr id="1782696129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880446163" name="Picture">
+                  <wp:docPr id="680327866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880446163" name="Picture"/>
+                          <pic:cNvPr id="680327866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132262091" name="Picture">
+                  <wp:docPr id="733949116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132262091" name="Picture"/>
+                          <pic:cNvPr id="733949116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443779054" name="Picture">
+                  <wp:docPr id="1022704627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443779054" name="Picture"/>
+                          <pic:cNvPr id="1022704627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195889514" name="Picture">
+                  <wp:docPr id="1661363650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195889514" name="Picture"/>
+                          <pic:cNvPr id="1661363650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599215744" name="Picture">
+                  <wp:docPr id="1567608568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599215744" name="Picture"/>
+                          <pic:cNvPr id="1567608568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528900441" name="Picture">
+                        <wp:docPr id="2035483576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528900441" name="Picture"/>
+                                <pic:cNvPr id="2035483576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779033246" name="Picture">
+                        <wp:docPr id="649225183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779033246" name="Picture"/>
+                                <pic:cNvPr id="649225183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022693105" name="Picture">
+                  <wp:docPr id="1054722914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022693105" name="Picture"/>
+                          <pic:cNvPr id="1054722914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263738922" name="Picture">
+                  <wp:docPr id="1449346641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263738922" name="Picture"/>
+                          <pic:cNvPr id="1449346641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490633268" name="Picture">
+                  <wp:docPr id="1668971481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490633268" name="Picture"/>
+                          <pic:cNvPr id="1668971481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100125283" name="Picture">
+                  <wp:docPr id="513164282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100125283" name="Picture"/>
+                          <pic:cNvPr id="513164282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5539024" name="Picture">
+                  <wp:docPr id="292784816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5539024" name="Picture"/>
+                          <pic:cNvPr id="292784816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655778538" name="Picture">
+                  <wp:docPr id="878628643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655778538" name="Picture"/>
+                          <pic:cNvPr id="878628643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803568581" name="Picture">
+                        <wp:docPr id="1207678470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803568581" name="Picture"/>
+                                <pic:cNvPr id="1207678470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995977556" name="Picture">
+                  <wp:docPr id="1272071867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995977556" name="Picture"/>
+                          <pic:cNvPr id="1272071867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909122910" name="Picture">
+                  <wp:docPr id="2047735375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909122910" name="Picture"/>
+                          <pic:cNvPr id="2047735375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154770902" name="Picture">
+                  <wp:docPr id="1607075705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154770902" name="Picture"/>
+                          <pic:cNvPr id="1607075705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475297883" name="Picture">
+                  <wp:docPr id="2041610454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475297883" name="Picture"/>
+                          <pic:cNvPr id="2041610454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081748109" name="Picture">
+                  <wp:docPr id="1414087541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081748109" name="Picture"/>
+                          <pic:cNvPr id="1414087541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061732625" name="Picture">
+                  <wp:docPr id="1908455239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061732625" name="Picture"/>
+                          <pic:cNvPr id="1908455239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107315273" name="Picture">
+                        <wp:docPr id="1415690634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107315273" name="Picture"/>
+                                <pic:cNvPr id="1415690634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32920,57 +32920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72568957" name="Picture">
+                  <wp:docPr id="795558186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72568957" name="Picture"/>
+                          <pic:cNvPr id="795558186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32991,57 +32991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819046008" name="Picture">
+                  <wp:docPr id="880385298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819046008" name="Picture"/>
+                          <pic:cNvPr id="880385298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33459,57 +33459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446439395" name="Picture">
+                  <wp:docPr id="1829621758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446439395" name="Picture"/>
+                          <pic:cNvPr id="1829621758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34618,57 +34618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526092267" name="Picture">
+                  <wp:docPr id="1117374573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526092267" name="Picture"/>
+                          <pic:cNvPr id="1117374573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34707,57 +34707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579076126" name="Picture">
+                  <wp:docPr id="980438049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579076126" name="Picture"/>
+                          <pic:cNvPr id="980438049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35351,57 +35351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486708906" name="Picture">
+                  <wp:docPr id="956372654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486708906" name="Picture"/>
+                          <pic:cNvPr id="956372654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36349,57 +36349,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38120984" name="Picture">
+                  <wp:docPr id="37721053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38120984" name="Picture"/>
+                          <pic:cNvPr id="37721053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36452,57 +36452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345301706" name="Picture">
+                  <wp:docPr id="1591591521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345301706" name="Picture"/>
+                          <pic:cNvPr id="1591591521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37829,57 +37829,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707294582" name="Picture">
+                  <wp:docPr id="613716464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707294582" name="Picture"/>
+                          <pic:cNvPr id="613716464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38972,57 +38972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284628324" name="Picture">
+                        <wp:docPr id="571396510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284628324" name="Picture"/>
+                                <pic:cNvPr id="571396510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40333,57 +40333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815326851" name="Picture">
+                  <wp:docPr id="580247358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815326851" name="Picture"/>
+                          <pic:cNvPr id="580247358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40422,57 +40422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714764560" name="Picture">
+                  <wp:docPr id="1647408764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714764560" name="Picture"/>
+                          <pic:cNvPr id="1647408764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788726947" name="Picture">
+                  <wp:docPr id="1099390387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788726947" name="Picture"/>
+                          <pic:cNvPr id="1099390387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42064,57 +42064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092319416" name="Picture">
+                  <wp:docPr id="296838773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092319416" name="Picture"/>
+                          <pic:cNvPr id="296838773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42167,57 +42167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780757286" name="Picture">
+                  <wp:docPr id="1942270416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780757286" name="Picture"/>
+                          <pic:cNvPr id="1942270416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43544,57 +43544,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857012623" name="Picture">
+                  <wp:docPr id="627939022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857012623" name="Picture"/>
+                          <pic:cNvPr id="627939022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225542544" name="Picture">
+                        <wp:docPr id="1355036636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225542544" name="Picture"/>
+                                <pic:cNvPr id="1355036636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45908,57 +45908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504664197" name="Picture">
+                  <wp:docPr id="433455340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504664197" name="Picture"/>
+                          <pic:cNvPr id="433455340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45979,57 +45979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932909895" name="Picture">
+                  <wp:docPr id="1696057277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932909895" name="Picture"/>
+                          <pic:cNvPr id="1696057277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46393,57 +46393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620727589" name="Picture">
+                  <wp:docPr id="1179344099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620727589" name="Picture"/>
+                          <pic:cNvPr id="1179344099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>