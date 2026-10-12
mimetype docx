--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293668711" name="Picture">
+                  <wp:docPr id="1657658562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293668711" name="Picture"/>
+                          <pic:cNvPr id="1657658562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350779231" name="Picture">
+                  <wp:docPr id="2129976661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350779231" name="Picture"/>
+                          <pic:cNvPr id="2129976661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093030241" name="Picture">
+                        <wp:docPr id="275218869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093030241" name="Picture"/>
+                                <pic:cNvPr id="275218869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574064107" name="Picture">
+                  <wp:docPr id="2049267171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574064107" name="Picture"/>
+                          <pic:cNvPr id="2049267171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311838844" name="Picture">
+                  <wp:docPr id="735852532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311838844" name="Picture"/>
+                          <pic:cNvPr id="735852532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886184590" name="Picture">
+                  <wp:docPr id="1574341688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886184590" name="Picture"/>
+                          <pic:cNvPr id="1574341688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838298785" name="Picture">
+                  <wp:docPr id="783311246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838298785" name="Picture"/>
+                          <pic:cNvPr id="783311246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397941233" name="Picture">
+                  <wp:docPr id="168288500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397941233" name="Picture"/>
+                          <pic:cNvPr id="168288500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653186529" name="Picture">
+                        <wp:docPr id="1619626063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653186529" name="Picture"/>
+                                <pic:cNvPr id="1619626063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386657577" name="Picture">
+                        <wp:docPr id="1814920425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386657577" name="Picture"/>
+                                <pic:cNvPr id="1814920425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546015424" name="Picture">
+                        <wp:docPr id="2101630569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546015424" name="Picture"/>
+                                <pic:cNvPr id="2101630569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358766461" name="Picture">
+                        <wp:docPr id="1560672440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358766461" name="Picture"/>
+                                <pic:cNvPr id="1560672440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986086123" name="Picture">
+                        <wp:docPr id="1724729758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986086123" name="Picture"/>
+                                <pic:cNvPr id="1724729758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495294048" name="Picture">
+                        <wp:docPr id="340332557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495294048" name="Picture"/>
+                                <pic:cNvPr id="340332557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618099438" name="Picture">
+                        <wp:docPr id="1449810304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618099438" name="Picture"/>
+                                <pic:cNvPr id="1449810304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806594406" name="Picture">
+                        <wp:docPr id="588570768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806594406" name="Picture"/>
+                                <pic:cNvPr id="588570768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683125954" name="Picture">
+                        <wp:docPr id="1534355860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683125954" name="Picture"/>
+                                <pic:cNvPr id="1534355860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274316486" name="Picture">
+                        <wp:docPr id="1956115633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274316486" name="Picture"/>
+                                <pic:cNvPr id="1956115633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140359541" name="Picture">
+                        <wp:docPr id="1514525576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140359541" name="Picture"/>
+                                <pic:cNvPr id="1514525576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876234075" name="Picture">
+                        <wp:docPr id="933991019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876234075" name="Picture"/>
+                                <pic:cNvPr id="933991019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013189516" name="Picture">
+                        <wp:docPr id="878981229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013189516" name="Picture"/>
+                                <pic:cNvPr id="878981229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900635388" name="Picture">
+                        <wp:docPr id="1638143377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900635388" name="Picture"/>
+                                <pic:cNvPr id="1638143377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623498169" name="Picture">
+                        <wp:docPr id="1030026764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623498169" name="Picture"/>
+                                <pic:cNvPr id="1030026764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782696129" name="Picture">
+                  <wp:docPr id="481001853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782696129" name="Picture"/>
+                          <pic:cNvPr id="481001853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680327866" name="Picture">
+                  <wp:docPr id="196859109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680327866" name="Picture"/>
+                          <pic:cNvPr id="196859109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733949116" name="Picture">
+                  <wp:docPr id="26984847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733949116" name="Picture"/>
+                          <pic:cNvPr id="26984847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022704627" name="Picture">
+                  <wp:docPr id="937038600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022704627" name="Picture"/>
+                          <pic:cNvPr id="937038600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661363650" name="Picture">
+                  <wp:docPr id="607315851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661363650" name="Picture"/>
+                          <pic:cNvPr id="607315851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567608568" name="Picture">
+                  <wp:docPr id="490045951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567608568" name="Picture"/>
+                          <pic:cNvPr id="490045951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035483576" name="Picture">
+                        <wp:docPr id="292488165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035483576" name="Picture"/>
+                                <pic:cNvPr id="292488165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649225183" name="Picture">
+                        <wp:docPr id="134305215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649225183" name="Picture"/>
+                                <pic:cNvPr id="134305215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054722914" name="Picture">
+                  <wp:docPr id="1854073786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054722914" name="Picture"/>
+                          <pic:cNvPr id="1854073786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449346641" name="Picture">
+                  <wp:docPr id="2079794350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449346641" name="Picture"/>
+                          <pic:cNvPr id="2079794350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668971481" name="Picture">
+                  <wp:docPr id="2044279490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668971481" name="Picture"/>
+                          <pic:cNvPr id="2044279490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513164282" name="Picture">
+                  <wp:docPr id="1939297383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513164282" name="Picture"/>
+                          <pic:cNvPr id="1939297383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292784816" name="Picture">
+                  <wp:docPr id="395855142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292784816" name="Picture"/>
+                          <pic:cNvPr id="395855142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878628643" name="Picture">
+                  <wp:docPr id="1309281242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878628643" name="Picture"/>
+                          <pic:cNvPr id="1309281242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207678470" name="Picture">
+                        <wp:docPr id="417776867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207678470" name="Picture"/>
+                                <pic:cNvPr id="417776867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272071867" name="Picture">
+                  <wp:docPr id="1129697623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272071867" name="Picture"/>
+                          <pic:cNvPr id="1129697623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047735375" name="Picture">
+                  <wp:docPr id="188846750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047735375" name="Picture"/>
+                          <pic:cNvPr id="188846750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607075705" name="Picture">
+                  <wp:docPr id="367310559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607075705" name="Picture"/>
+                          <pic:cNvPr id="367310559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041610454" name="Picture">
+                  <wp:docPr id="2012394280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041610454" name="Picture"/>
+                          <pic:cNvPr id="2012394280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414087541" name="Picture">
+                  <wp:docPr id="397437703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414087541" name="Picture"/>
+                          <pic:cNvPr id="397437703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908455239" name="Picture">
+                  <wp:docPr id="1111073981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908455239" name="Picture"/>
+                          <pic:cNvPr id="1111073981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415690634" name="Picture">
+                        <wp:docPr id="1379811783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415690634" name="Picture"/>
+                                <pic:cNvPr id="1379811783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32920,57 +32920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795558186" name="Picture">
+                  <wp:docPr id="598417165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795558186" name="Picture"/>
+                          <pic:cNvPr id="598417165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32991,57 +32991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880385298" name="Picture">
+                  <wp:docPr id="865290081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880385298" name="Picture"/>
+                          <pic:cNvPr id="865290081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33459,57 +33459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829621758" name="Picture">
+                  <wp:docPr id="327358637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829621758" name="Picture"/>
+                          <pic:cNvPr id="327358637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34618,57 +34618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117374573" name="Picture">
+                  <wp:docPr id="1567117213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117374573" name="Picture"/>
+                          <pic:cNvPr id="1567117213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34707,57 +34707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980438049" name="Picture">
+                  <wp:docPr id="1961472798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980438049" name="Picture"/>
+                          <pic:cNvPr id="1961472798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35351,57 +35351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956372654" name="Picture">
+                  <wp:docPr id="2133105502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956372654" name="Picture"/>
+                          <pic:cNvPr id="2133105502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36349,57 +36349,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37721053" name="Picture">
+                  <wp:docPr id="1017770093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37721053" name="Picture"/>
+                          <pic:cNvPr id="1017770093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36452,57 +36452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591591521" name="Picture">
+                  <wp:docPr id="307435326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591591521" name="Picture"/>
+                          <pic:cNvPr id="307435326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37829,57 +37829,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613716464" name="Picture">
+                  <wp:docPr id="295256995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613716464" name="Picture"/>
+                          <pic:cNvPr id="295256995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38972,57 +38972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571396510" name="Picture">
+                        <wp:docPr id="93097850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571396510" name="Picture"/>
+                                <pic:cNvPr id="93097850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40333,57 +40333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580247358" name="Picture">
+                  <wp:docPr id="1590902835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580247358" name="Picture"/>
+                          <pic:cNvPr id="1590902835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40422,57 +40422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647408764" name="Picture">
+                  <wp:docPr id="253351076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647408764" name="Picture"/>
+                          <pic:cNvPr id="253351076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099390387" name="Picture">
+                  <wp:docPr id="2049415385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099390387" name="Picture"/>
+                          <pic:cNvPr id="2049415385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42064,57 +42064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296838773" name="Picture">
+                  <wp:docPr id="1252229019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296838773" name="Picture"/>
+                          <pic:cNvPr id="1252229019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42167,57 +42167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942270416" name="Picture">
+                  <wp:docPr id="1461575731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942270416" name="Picture"/>
+                          <pic:cNvPr id="1461575731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43544,57 +43544,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627939022" name="Picture">
+                  <wp:docPr id="399176406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627939022" name="Picture"/>
+                          <pic:cNvPr id="399176406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355036636" name="Picture">
+                        <wp:docPr id="128077297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355036636" name="Picture"/>
+                                <pic:cNvPr id="128077297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45908,57 +45908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433455340" name="Picture">
+                  <wp:docPr id="1203655569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433455340" name="Picture"/>
+                          <pic:cNvPr id="1203655569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45979,57 +45979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696057277" name="Picture">
+                  <wp:docPr id="480780982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696057277" name="Picture"/>
+                          <pic:cNvPr id="480780982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46393,57 +46393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179344099" name="Picture">
+                  <wp:docPr id="251015931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179344099" name="Picture"/>
+                          <pic:cNvPr id="251015931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>