--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994043118" name="Picture">
+                  <wp:docPr id="32184987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994043118" name="Picture"/>
+                          <pic:cNvPr id="32184987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117601523" name="Picture">
+                  <wp:docPr id="1307117889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117601523" name="Picture"/>
+                          <pic:cNvPr id="1307117889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270664507" name="Picture">
+                        <wp:docPr id="1957277876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270664507" name="Picture"/>
+                                <pic:cNvPr id="1957277876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407719620" name="Picture">
+                  <wp:docPr id="440125545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407719620" name="Picture"/>
+                          <pic:cNvPr id="440125545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867058253" name="Picture">
+                  <wp:docPr id="1630016550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867058253" name="Picture"/>
+                          <pic:cNvPr id="1630016550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633247513" name="Picture">
+                  <wp:docPr id="1677457302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633247513" name="Picture"/>
+                          <pic:cNvPr id="1677457302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513106790" name="Picture">
+                  <wp:docPr id="2098903932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513106790" name="Picture"/>
+                          <pic:cNvPr id="2098903932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968738918" name="Picture">
+                  <wp:docPr id="1830864758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968738918" name="Picture"/>
+                          <pic:cNvPr id="1830864758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578764236" name="Picture">
+                        <wp:docPr id="309337911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578764236" name="Picture"/>
+                                <pic:cNvPr id="309337911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587611143" name="Picture">
+                        <wp:docPr id="1212565960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587611143" name="Picture"/>
+                                <pic:cNvPr id="1212565960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601839783" name="Picture">
+                        <wp:docPr id="1101410273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601839783" name="Picture"/>
+                                <pic:cNvPr id="1101410273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119814731" name="Picture">
+                        <wp:docPr id="73685969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119814731" name="Picture"/>
+                                <pic:cNvPr id="73685969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421306311" name="Picture">
+                        <wp:docPr id="933689462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421306311" name="Picture"/>
+                                <pic:cNvPr id="933689462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294580298" name="Picture">
+                        <wp:docPr id="2093592080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294580298" name="Picture"/>
+                                <pic:cNvPr id="2093592080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356011422" name="Picture">
+                        <wp:docPr id="637209816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356011422" name="Picture"/>
+                                <pic:cNvPr id="637209816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929025347" name="Picture">
+                        <wp:docPr id="1226421727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929025347" name="Picture"/>
+                                <pic:cNvPr id="1226421727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424376440" name="Picture">
+                        <wp:docPr id="600265330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424376440" name="Picture"/>
+                                <pic:cNvPr id="600265330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179612140" name="Picture">
+                        <wp:docPr id="632530484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179612140" name="Picture"/>
+                                <pic:cNvPr id="632530484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083362562" name="Picture">
+                        <wp:docPr id="720913324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083362562" name="Picture"/>
+                                <pic:cNvPr id="720913324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049086044" name="Picture">
+                        <wp:docPr id="119447979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049086044" name="Picture"/>
+                                <pic:cNvPr id="119447979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118905759" name="Picture">
+                        <wp:docPr id="823206538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118905759" name="Picture"/>
+                                <pic:cNvPr id="823206538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376897990" name="Picture">
+                        <wp:docPr id="1203487955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376897990" name="Picture"/>
+                                <pic:cNvPr id="1203487955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884282169" name="Picture">
+                        <wp:docPr id="1144252232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884282169" name="Picture"/>
+                                <pic:cNvPr id="1144252232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078879789" name="Picture">
+                  <wp:docPr id="1766559800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078879789" name="Picture"/>
+                          <pic:cNvPr id="1766559800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110867421" name="Picture">
+                  <wp:docPr id="1011779123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110867421" name="Picture"/>
+                          <pic:cNvPr id="1011779123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992971977" name="Picture">
+                  <wp:docPr id="1433298960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992971977" name="Picture"/>
+                          <pic:cNvPr id="1433298960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982096261" name="Picture">
+                  <wp:docPr id="1081419612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982096261" name="Picture"/>
+                          <pic:cNvPr id="1081419612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728631440" name="Picture">
+                  <wp:docPr id="654615316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728631440" name="Picture"/>
+                          <pic:cNvPr id="654615316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504941110" name="Picture">
+                  <wp:docPr id="1636569222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504941110" name="Picture"/>
+                          <pic:cNvPr id="1636569222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695554959" name="Picture">
+                        <wp:docPr id="1207850776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695554959" name="Picture"/>
+                                <pic:cNvPr id="1207850776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875609473" name="Picture">
+                  <wp:docPr id="265793156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875609473" name="Picture"/>
+                          <pic:cNvPr id="265793156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159393396" name="Picture">
+                  <wp:docPr id="942379588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159393396" name="Picture"/>
+                          <pic:cNvPr id="942379588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537096509" name="Picture">
+                  <wp:docPr id="232281294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537096509" name="Picture"/>
+                          <pic:cNvPr id="232281294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343768311" name="Picture">
+                  <wp:docPr id="1027365159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343768311" name="Picture"/>
+                          <pic:cNvPr id="1027365159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945933473" name="Picture">
+                  <wp:docPr id="751703628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945933473" name="Picture"/>
+                          <pic:cNvPr id="751703628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288734397" name="Picture">
+                  <wp:docPr id="782400105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288734397" name="Picture"/>
+                          <pic:cNvPr id="782400105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142142959" name="Picture">
+                        <wp:docPr id="372301228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142142959" name="Picture"/>
+                                <pic:cNvPr id="372301228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824620158" name="Picture">
+                  <wp:docPr id="224958480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824620158" name="Picture"/>
+                          <pic:cNvPr id="224958480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129255420" name="Picture">
+                  <wp:docPr id="813633231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129255420" name="Picture"/>
+                          <pic:cNvPr id="813633231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561730422" name="Picture">
+                  <wp:docPr id="1501097446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561730422" name="Picture"/>
+                          <pic:cNvPr id="1501097446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77702407" name="Picture">
+                  <wp:docPr id="1137434985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77702407" name="Picture"/>
+                          <pic:cNvPr id="1137434985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556090071" name="Picture">
+                  <wp:docPr id="1075737076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556090071" name="Picture"/>
+                          <pic:cNvPr id="1075737076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871813560" name="Picture">
+                  <wp:docPr id="514514060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871813560" name="Picture"/>
+                          <pic:cNvPr id="514514060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29347,57 +29347,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737966187" name="Picture">
+                        <wp:docPr id="102693857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737966187" name="Picture"/>
+                                <pic:cNvPr id="102693857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31517,57 +31517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807873077" name="Picture">
+                  <wp:docPr id="654445778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807873077" name="Picture"/>
+                          <pic:cNvPr id="654445778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31606,57 +31606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747773978" name="Picture">
+                  <wp:docPr id="2111173777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747773978" name="Picture"/>
+                          <pic:cNvPr id="2111173777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32250,57 +32250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896887150" name="Picture">
+                  <wp:docPr id="216389945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896887150" name="Picture"/>
+                          <pic:cNvPr id="216389945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33248,57 +33248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172532937" name="Picture">
+                  <wp:docPr id="455674049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172532937" name="Picture"/>
+                          <pic:cNvPr id="455674049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33351,57 +33351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831313698" name="Picture">
+                  <wp:docPr id="1051579814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831313698" name="Picture"/>
+                          <pic:cNvPr id="1051579814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34730,57 +34730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188668558" name="Picture">
+                  <wp:docPr id="1905637736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188668558" name="Picture"/>
+                          <pic:cNvPr id="1905637736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35864,57 +35864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661395820" name="Picture">
+                        <wp:docPr id="1227311631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661395820" name="Picture"/>
+                                <pic:cNvPr id="1227311631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36889,57 +36889,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864510361" name="Picture">
+                        <wp:docPr id="1687355092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864510361" name="Picture"/>
+                                <pic:cNvPr id="1687355092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38361,57 +38361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874122157" name="Picture">
+                  <wp:docPr id="1588090568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874122157" name="Picture"/>
+                          <pic:cNvPr id="1588090568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38450,57 +38450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482878487" name="Picture">
+                  <wp:docPr id="492616513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482878487" name="Picture"/>
+                          <pic:cNvPr id="492616513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39094,57 +39094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598847834" name="Picture">
+                  <wp:docPr id="1067452288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598847834" name="Picture"/>
+                          <pic:cNvPr id="1067452288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40092,57 +40092,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870733248" name="Picture">
+                  <wp:docPr id="1660789269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870733248" name="Picture"/>
+                          <pic:cNvPr id="1660789269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799654343" name="Picture">
+                  <wp:docPr id="941160964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799654343" name="Picture"/>
+                          <pic:cNvPr id="941160964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41572,57 +41572,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755944001" name="Picture">
+                  <wp:docPr id="204300218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755944001" name="Picture"/>
+                          <pic:cNvPr id="204300218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342082086" name="Picture">
+                        <wp:docPr id="2035093865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342082086" name="Picture"/>
+                                <pic:cNvPr id="2035093865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43936,57 +43936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800475140" name="Picture">
+                  <wp:docPr id="536564085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800475140" name="Picture"/>
+                          <pic:cNvPr id="536564085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44007,57 +44007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477256835" name="Picture">
+                  <wp:docPr id="1051196207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477256835" name="Picture"/>
+                          <pic:cNvPr id="1051196207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765664654" name="Picture">
+                  <wp:docPr id="399186713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765664654" name="Picture"/>
+                          <pic:cNvPr id="399186713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>