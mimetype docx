--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683614036" name="Picture">
+                  <wp:docPr id="1542066854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683614036" name="Picture"/>
+                          <pic:cNvPr id="1542066854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365073178" name="Picture">
+                  <wp:docPr id="888255718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365073178" name="Picture"/>
+                          <pic:cNvPr id="888255718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187466082" name="Picture">
+                        <wp:docPr id="36882759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187466082" name="Picture"/>
+                                <pic:cNvPr id="36882759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819716059" name="Picture">
+                  <wp:docPr id="1286235328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819716059" name="Picture"/>
+                          <pic:cNvPr id="1286235328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547077779" name="Picture">
+                  <wp:docPr id="1375467045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547077779" name="Picture"/>
+                          <pic:cNvPr id="1375467045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309461156" name="Picture">
+                  <wp:docPr id="489523849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309461156" name="Picture"/>
+                          <pic:cNvPr id="489523849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541648854" name="Picture">
+                  <wp:docPr id="1048156959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541648854" name="Picture"/>
+                          <pic:cNvPr id="1048156959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875382819" name="Picture">
+                  <wp:docPr id="331176335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875382819" name="Picture"/>
+                          <pic:cNvPr id="331176335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093076427" name="Picture">
+                        <wp:docPr id="795311827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093076427" name="Picture"/>
+                                <pic:cNvPr id="795311827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890332825" name="Picture">
+                        <wp:docPr id="1263684723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890332825" name="Picture"/>
+                                <pic:cNvPr id="1263684723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089423394" name="Picture">
+                        <wp:docPr id="791485832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089423394" name="Picture"/>
+                                <pic:cNvPr id="791485832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395979182" name="Picture">
+                        <wp:docPr id="1911543375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395979182" name="Picture"/>
+                                <pic:cNvPr id="1911543375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694437737" name="Picture">
+                        <wp:docPr id="1350205445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694437737" name="Picture"/>
+                                <pic:cNvPr id="1350205445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542610806" name="Picture">
+                        <wp:docPr id="311611655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542610806" name="Picture"/>
+                                <pic:cNvPr id="311611655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016249101" name="Picture">
+                        <wp:docPr id="1878827026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016249101" name="Picture"/>
+                                <pic:cNvPr id="1878827026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614272605" name="Picture">
+                        <wp:docPr id="763361194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614272605" name="Picture"/>
+                                <pic:cNvPr id="763361194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529547201" name="Picture">
+                        <wp:docPr id="2025441736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529547201" name="Picture"/>
+                                <pic:cNvPr id="2025441736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141729379" name="Picture">
+                        <wp:docPr id="165982420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141729379" name="Picture"/>
+                                <pic:cNvPr id="165982420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933421813" name="Picture">
+                        <wp:docPr id="1722926460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933421813" name="Picture"/>
+                                <pic:cNvPr id="1722926460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918490674" name="Picture">
+                        <wp:docPr id="693426809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918490674" name="Picture"/>
+                                <pic:cNvPr id="693426809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665214599" name="Picture">
+                        <wp:docPr id="511955671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665214599" name="Picture"/>
+                                <pic:cNvPr id="511955671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933882537" name="Picture">
+                        <wp:docPr id="1023970008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933882537" name="Picture"/>
+                                <pic:cNvPr id="1023970008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580913643" name="Picture">
+                        <wp:docPr id="1799340927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580913643" name="Picture"/>
+                                <pic:cNvPr id="1799340927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260819153" name="Picture">
+                  <wp:docPr id="574872731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260819153" name="Picture"/>
+                          <pic:cNvPr id="574872731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66473288" name="Picture">
+                  <wp:docPr id="604599959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66473288" name="Picture"/>
+                          <pic:cNvPr id="604599959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350960841" name="Picture">
+                  <wp:docPr id="2038227613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350960841" name="Picture"/>
+                          <pic:cNvPr id="2038227613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841410030" name="Picture">
+                  <wp:docPr id="1426563435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841410030" name="Picture"/>
+                          <pic:cNvPr id="1426563435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123674333" name="Picture">
+                  <wp:docPr id="1565973929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123674333" name="Picture"/>
+                          <pic:cNvPr id="1565973929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915034995" name="Picture">
+                  <wp:docPr id="1087677161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915034995" name="Picture"/>
+                          <pic:cNvPr id="1087677161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851323769" name="Picture">
+                        <wp:docPr id="1599311596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851323769" name="Picture"/>
+                                <pic:cNvPr id="1599311596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372089530" name="Picture">
+                  <wp:docPr id="195534376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372089530" name="Picture"/>
+                          <pic:cNvPr id="195534376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067542503" name="Picture">
+                  <wp:docPr id="997673789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067542503" name="Picture"/>
+                          <pic:cNvPr id="997673789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390866628" name="Picture">
+                  <wp:docPr id="2014348881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390866628" name="Picture"/>
+                          <pic:cNvPr id="2014348881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179608067" name="Picture">
+                  <wp:docPr id="775925608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179608067" name="Picture"/>
+                          <pic:cNvPr id="775925608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805736590" name="Picture">
+                  <wp:docPr id="1961277161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805736590" name="Picture"/>
+                          <pic:cNvPr id="1961277161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606552663" name="Picture">
+                  <wp:docPr id="1944943822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606552663" name="Picture"/>
+                          <pic:cNvPr id="1944943822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551104601" name="Picture">
+                        <wp:docPr id="1137088928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551104601" name="Picture"/>
+                                <pic:cNvPr id="1137088928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423939262" name="Picture">
+                        <wp:docPr id="1320459707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423939262" name="Picture"/>
+                                <pic:cNvPr id="1320459707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145112853" name="Picture">
+                  <wp:docPr id="2143941182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145112853" name="Picture"/>
+                          <pic:cNvPr id="2143941182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692426557" name="Picture">
+                  <wp:docPr id="309687698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692426557" name="Picture"/>
+                          <pic:cNvPr id="309687698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826371457" name="Picture">
+                  <wp:docPr id="928185015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826371457" name="Picture"/>
+                          <pic:cNvPr id="928185015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31616228" name="Picture">
+                  <wp:docPr id="1396173975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31616228" name="Picture"/>
+                          <pic:cNvPr id="1396173975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086643737" name="Picture">
+                  <wp:docPr id="625252261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086643737" name="Picture"/>
+                          <pic:cNvPr id="625252261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986620151" name="Picture">
+                  <wp:docPr id="603379502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986620151" name="Picture"/>
+                          <pic:cNvPr id="603379502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555820678" name="Picture">
+                        <wp:docPr id="558511997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555820678" name="Picture"/>
+                                <pic:cNvPr id="558511997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32703,57 +32703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359977304" name="Picture">
+                  <wp:docPr id="1625753357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359977304" name="Picture"/>
+                          <pic:cNvPr id="1625753357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32792,57 +32792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036632166" name="Picture">
+                  <wp:docPr id="275129779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036632166" name="Picture"/>
+                          <pic:cNvPr id="275129779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932575166" name="Picture">
+                  <wp:docPr id="572152401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932575166" name="Picture"/>
+                          <pic:cNvPr id="572152401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643744633" name="Picture">
+                  <wp:docPr id="1649959806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643744633" name="Picture"/>
+                          <pic:cNvPr id="1649959806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057614993" name="Picture">
+                  <wp:docPr id="226292474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057614993" name="Picture"/>
+                          <pic:cNvPr id="226292474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46306567" name="Picture">
+                  <wp:docPr id="787085594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46306567" name="Picture"/>
+                          <pic:cNvPr id="787085594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37291,57 +37291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037945719" name="Picture">
+                        <wp:docPr id="143499364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037945719" name="Picture"/>
+                                <pic:cNvPr id="143499364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39859,57 +39859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608956377" name="Picture">
+                  <wp:docPr id="1812507053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608956377" name="Picture"/>
+                          <pic:cNvPr id="1812507053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39948,57 +39948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8359" name="Picture">
+                  <wp:docPr id="1199307120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8359" name="Picture"/>
+                          <pic:cNvPr id="1199307120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40592,57 +40592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039060733" name="Picture">
+                  <wp:docPr id="579923835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039060733" name="Picture"/>
+                          <pic:cNvPr id="579923835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41590,57 +41590,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742255209" name="Picture">
+                  <wp:docPr id="186391784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742255209" name="Picture"/>
+                          <pic:cNvPr id="186391784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983048328" name="Picture">
+                  <wp:docPr id="743812604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983048328" name="Picture"/>
+                          <pic:cNvPr id="743812604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43070,57 +43070,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850934795" name="Picture">
+                  <wp:docPr id="1782060310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850934795" name="Picture"/>
+                          <pic:cNvPr id="1782060310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006802581" name="Picture">
+                        <wp:docPr id="1801430354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006802581" name="Picture"/>
+                                <pic:cNvPr id="1801430354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45434,57 +45434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79053321" name="Picture">
+                  <wp:docPr id="1097178506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79053321" name="Picture"/>
+                          <pic:cNvPr id="1097178506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45505,57 +45505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672581879" name="Picture">
+                  <wp:docPr id="829003305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672581879" name="Picture"/>
+                          <pic:cNvPr id="829003305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45919,57 +45919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504797158" name="Picture">
+                  <wp:docPr id="254991223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504797158" name="Picture"/>
+                          <pic:cNvPr id="254991223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>