--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999056436" name="Picture">
+                  <wp:docPr id="3532493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999056436" name="Picture"/>
+                          <pic:cNvPr id="3532493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756914979" name="Picture">
+                  <wp:docPr id="463468884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756914979" name="Picture"/>
+                          <pic:cNvPr id="463468884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549998926" name="Picture">
+                        <wp:docPr id="333679448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549998926" name="Picture"/>
+                                <pic:cNvPr id="333679448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090425609" name="Picture">
+                  <wp:docPr id="1053623427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090425609" name="Picture"/>
+                          <pic:cNvPr id="1053623427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252594443" name="Picture">
+                  <wp:docPr id="37983042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252594443" name="Picture"/>
+                          <pic:cNvPr id="37983042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500844947" name="Picture">
+                  <wp:docPr id="1498526679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500844947" name="Picture"/>
+                          <pic:cNvPr id="1498526679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285191074" name="Picture">
+                  <wp:docPr id="93709091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285191074" name="Picture"/>
+                          <pic:cNvPr id="93709091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196560640" name="Picture">
+                  <wp:docPr id="1586220505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196560640" name="Picture"/>
+                          <pic:cNvPr id="1586220505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608663707" name="Picture">
+                        <wp:docPr id="772551673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608663707" name="Picture"/>
+                                <pic:cNvPr id="772551673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151016915" name="Picture">
+                        <wp:docPr id="1121095581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151016915" name="Picture"/>
+                                <pic:cNvPr id="1121095581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364251009" name="Picture">
+                        <wp:docPr id="1033919340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364251009" name="Picture"/>
+                                <pic:cNvPr id="1033919340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876363987" name="Picture">
+                        <wp:docPr id="2016742685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876363987" name="Picture"/>
+                                <pic:cNvPr id="2016742685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757613198" name="Picture">
+                        <wp:docPr id="1820552236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757613198" name="Picture"/>
+                                <pic:cNvPr id="1820552236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778527336" name="Picture">
+                        <wp:docPr id="1684723724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778527336" name="Picture"/>
+                                <pic:cNvPr id="1684723724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953230119" name="Picture">
+                        <wp:docPr id="685610145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953230119" name="Picture"/>
+                                <pic:cNvPr id="685610145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461865671" name="Picture">
+                        <wp:docPr id="554582459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461865671" name="Picture"/>
+                                <pic:cNvPr id="554582459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069365789" name="Picture">
+                        <wp:docPr id="256273010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069365789" name="Picture"/>
+                                <pic:cNvPr id="256273010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503693727" name="Picture">
+                        <wp:docPr id="931429392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503693727" name="Picture"/>
+                                <pic:cNvPr id="931429392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081797144" name="Picture">
+                        <wp:docPr id="109246439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081797144" name="Picture"/>
+                                <pic:cNvPr id="109246439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630902327" name="Picture">
+                        <wp:docPr id="2092111744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630902327" name="Picture"/>
+                                <pic:cNvPr id="2092111744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460858564" name="Picture">
+                        <wp:docPr id="10247605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460858564" name="Picture"/>
+                                <pic:cNvPr id="10247605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980921141" name="Picture">
+                        <wp:docPr id="203698795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980921141" name="Picture"/>
+                                <pic:cNvPr id="203698795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255552818" name="Picture">
+                        <wp:docPr id="450538829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255552818" name="Picture"/>
+                                <pic:cNvPr id="450538829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098698907" name="Picture">
+                  <wp:docPr id="770594244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098698907" name="Picture"/>
+                          <pic:cNvPr id="770594244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114045509" name="Picture">
+                  <wp:docPr id="371629408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114045509" name="Picture"/>
+                          <pic:cNvPr id="371629408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018295819" name="Picture">
+                  <wp:docPr id="1793116806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018295819" name="Picture"/>
+                          <pic:cNvPr id="1793116806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791607741" name="Picture">
+                  <wp:docPr id="739192475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791607741" name="Picture"/>
+                          <pic:cNvPr id="739192475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501751646" name="Picture">
+                  <wp:docPr id="1609763830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501751646" name="Picture"/>
+                          <pic:cNvPr id="1609763830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841602810" name="Picture">
+                  <wp:docPr id="1937441350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841602810" name="Picture"/>
+                          <pic:cNvPr id="1937441350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540561884" name="Picture">
+                        <wp:docPr id="1479150025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540561884" name="Picture"/>
+                                <pic:cNvPr id="1479150025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19247,57 +19247,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926888034" name="Picture">
+                        <wp:docPr id="560216396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926888034" name="Picture"/>
+                                <pic:cNvPr id="560216396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20510,57 +20510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076697148" name="Picture">
+                  <wp:docPr id="389881942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076697148" name="Picture"/>
+                          <pic:cNvPr id="389881942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20590,57 +20590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413086230" name="Picture">
+                  <wp:docPr id="1692715683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413086230" name="Picture"/>
+                          <pic:cNvPr id="1692715683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21135,57 +21135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035520789" name="Picture">
+                  <wp:docPr id="1625947262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035520789" name="Picture"/>
+                          <pic:cNvPr id="1625947262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22290,57 +22290,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394261809" name="Picture">
+                        <wp:docPr id="713072792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394261809" name="Picture"/>
+                                <pic:cNvPr id="713072792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24376,57 +24376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17958361" name="Picture">
+                  <wp:docPr id="1509277347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17958361" name="Picture"/>
+                          <pic:cNvPr id="1509277347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24465,57 +24465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343787541" name="Picture">
+                  <wp:docPr id="1909126165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343787541" name="Picture"/>
+                          <pic:cNvPr id="1909126165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25109,57 +25109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311959196" name="Picture">
+                  <wp:docPr id="1583423188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311959196" name="Picture"/>
+                          <pic:cNvPr id="1583423188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26107,57 +26107,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942808685" name="Picture">
+                  <wp:docPr id="914362731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942808685" name="Picture"/>
+                          <pic:cNvPr id="914362731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26210,57 +26210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419131367" name="Picture">
+                  <wp:docPr id="458080183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419131367" name="Picture"/>
+                          <pic:cNvPr id="458080183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27589,57 +27589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030004696" name="Picture">
+                  <wp:docPr id="629348836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030004696" name="Picture"/>
+                          <pic:cNvPr id="629348836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28714,57 +28714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328946233" name="Picture">
+                        <wp:docPr id="783765561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328946233" name="Picture"/>
+                                <pic:cNvPr id="783765561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30067,57 +30067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341481548" name="Picture">
+                  <wp:docPr id="1839872548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341481548" name="Picture"/>
+                          <pic:cNvPr id="1839872548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30156,57 +30156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654754572" name="Picture">
+                  <wp:docPr id="1362484534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654754572" name="Picture"/>
+                          <pic:cNvPr id="1362484534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30800,57 +30800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850033999" name="Picture">
+                  <wp:docPr id="1159162289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850033999" name="Picture"/>
+                          <pic:cNvPr id="1159162289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31798,57 +31798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099873246" name="Picture">
+                  <wp:docPr id="696724967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099873246" name="Picture"/>
+                          <pic:cNvPr id="696724967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687372716" name="Picture">
+                  <wp:docPr id="110969673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687372716" name="Picture"/>
+                          <pic:cNvPr id="110969673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338834757" name="Picture">
+                  <wp:docPr id="896884144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338834757" name="Picture"/>
+                          <pic:cNvPr id="896884144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34425,57 +34425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184253972" name="Picture">
+                        <wp:docPr id="521752949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184253972" name="Picture"/>
+                                <pic:cNvPr id="521752949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35814,57 +35814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124844958" name="Picture">
+                  <wp:docPr id="10356731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124844958" name="Picture"/>
+                          <pic:cNvPr id="10356731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35903,57 +35903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335642517" name="Picture">
+                  <wp:docPr id="1267806339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335642517" name="Picture"/>
+                          <pic:cNvPr id="1267806339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36547,57 +36547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647099729" name="Picture">
+                  <wp:docPr id="222702861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647099729" name="Picture"/>
+                          <pic:cNvPr id="222702861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37545,57 +37545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904503583" name="Picture">
+                  <wp:docPr id="83837264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904503583" name="Picture"/>
+                          <pic:cNvPr id="83837264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37648,57 +37648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454766439" name="Picture">
+                  <wp:docPr id="43734518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454766439" name="Picture"/>
+                          <pic:cNvPr id="43734518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842567611" name="Picture">
+                  <wp:docPr id="732467383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842567611" name="Picture"/>
+                          <pic:cNvPr id="732467383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40168,57 +40168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47444503" name="Picture">
+                        <wp:docPr id="1649450094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47444503" name="Picture"/>
+                                <pic:cNvPr id="1649450094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41529,57 +41529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960894625" name="Picture">
+                  <wp:docPr id="227710395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960894625" name="Picture"/>
+                          <pic:cNvPr id="227710395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41618,57 +41618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189025169" name="Picture">
+                  <wp:docPr id="1545714180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189025169" name="Picture"/>
+                          <pic:cNvPr id="1545714180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42262,57 +42262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899295759" name="Picture">
+                  <wp:docPr id="1083012014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899295759" name="Picture"/>
+                          <pic:cNvPr id="1083012014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43260,57 +43260,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148048578" name="Picture">
+                  <wp:docPr id="586911050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148048578" name="Picture"/>
+                          <pic:cNvPr id="586911050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43363,57 +43363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388312487" name="Picture">
+                  <wp:docPr id="476299513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388312487" name="Picture"/>
+                          <pic:cNvPr id="476299513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44740,57 +44740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219299448" name="Picture">
+                  <wp:docPr id="1837137907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219299448" name="Picture"/>
+                          <pic:cNvPr id="1837137907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45883,57 +45883,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638999132" name="Picture">
+                        <wp:docPr id="584009048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638999132" name="Picture"/>
+                                <pic:cNvPr id="584009048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47104,57 +47104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107234522" name="Picture">
+                  <wp:docPr id="1281280277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107234522" name="Picture"/>
+                          <pic:cNvPr id="1281280277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47175,57 +47175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846102548" name="Picture">
+                  <wp:docPr id="319999410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846102548" name="Picture"/>
+                          <pic:cNvPr id="319999410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47589,57 +47589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3789383" name="Picture">
+                  <wp:docPr id="1636487684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3789383" name="Picture"/>
+                          <pic:cNvPr id="1636487684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>