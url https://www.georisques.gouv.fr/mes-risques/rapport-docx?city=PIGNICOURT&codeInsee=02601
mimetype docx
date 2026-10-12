--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3532493" name="Picture">
+                  <wp:docPr id="1114436596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3532493" name="Picture"/>
+                          <pic:cNvPr id="1114436596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463468884" name="Picture">
+                  <wp:docPr id="340117963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463468884" name="Picture"/>
+                          <pic:cNvPr id="340117963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333679448" name="Picture">
+                        <wp:docPr id="659928156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333679448" name="Picture"/>
+                                <pic:cNvPr id="659928156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053623427" name="Picture">
+                  <wp:docPr id="808699756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053623427" name="Picture"/>
+                          <pic:cNvPr id="808699756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37983042" name="Picture">
+                  <wp:docPr id="1188042554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37983042" name="Picture"/>
+                          <pic:cNvPr id="1188042554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498526679" name="Picture">
+                  <wp:docPr id="1329457645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498526679" name="Picture"/>
+                          <pic:cNvPr id="1329457645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93709091" name="Picture">
+                  <wp:docPr id="1812309596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93709091" name="Picture"/>
+                          <pic:cNvPr id="1812309596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586220505" name="Picture">
+                  <wp:docPr id="2094921100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586220505" name="Picture"/>
+                          <pic:cNvPr id="2094921100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772551673" name="Picture">
+                        <wp:docPr id="1258109805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772551673" name="Picture"/>
+                                <pic:cNvPr id="1258109805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121095581" name="Picture">
+                        <wp:docPr id="868649651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121095581" name="Picture"/>
+                                <pic:cNvPr id="868649651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033919340" name="Picture">
+                        <wp:docPr id="1867591893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033919340" name="Picture"/>
+                                <pic:cNvPr id="1867591893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016742685" name="Picture">
+                        <wp:docPr id="2074647236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016742685" name="Picture"/>
+                                <pic:cNvPr id="2074647236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820552236" name="Picture">
+                        <wp:docPr id="134931548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820552236" name="Picture"/>
+                                <pic:cNvPr id="134931548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684723724" name="Picture">
+                        <wp:docPr id="1430178503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684723724" name="Picture"/>
+                                <pic:cNvPr id="1430178503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685610145" name="Picture">
+                        <wp:docPr id="922351448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685610145" name="Picture"/>
+                                <pic:cNvPr id="922351448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554582459" name="Picture">
+                        <wp:docPr id="474349358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554582459" name="Picture"/>
+                                <pic:cNvPr id="474349358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256273010" name="Picture">
+                        <wp:docPr id="1208669744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256273010" name="Picture"/>
+                                <pic:cNvPr id="1208669744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931429392" name="Picture">
+                        <wp:docPr id="836888938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931429392" name="Picture"/>
+                                <pic:cNvPr id="836888938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109246439" name="Picture">
+                        <wp:docPr id="894252401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109246439" name="Picture"/>
+                                <pic:cNvPr id="894252401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092111744" name="Picture">
+                        <wp:docPr id="2001792076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092111744" name="Picture"/>
+                                <pic:cNvPr id="2001792076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10247605" name="Picture">
+                        <wp:docPr id="1927271294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10247605" name="Picture"/>
+                                <pic:cNvPr id="1927271294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203698795" name="Picture">
+                        <wp:docPr id="431850340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203698795" name="Picture"/>
+                                <pic:cNvPr id="431850340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450538829" name="Picture">
+                        <wp:docPr id="300428219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450538829" name="Picture"/>
+                                <pic:cNvPr id="300428219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770594244" name="Picture">
+                  <wp:docPr id="2144489847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770594244" name="Picture"/>
+                          <pic:cNvPr id="2144489847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371629408" name="Picture">
+                  <wp:docPr id="481307436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371629408" name="Picture"/>
+                          <pic:cNvPr id="481307436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793116806" name="Picture">
+                  <wp:docPr id="899464684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793116806" name="Picture"/>
+                          <pic:cNvPr id="899464684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739192475" name="Picture">
+                  <wp:docPr id="2104383220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739192475" name="Picture"/>
+                          <pic:cNvPr id="2104383220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609763830" name="Picture">
+                  <wp:docPr id="63943153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609763830" name="Picture"/>
+                          <pic:cNvPr id="63943153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937441350" name="Picture">
+                  <wp:docPr id="1495306825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937441350" name="Picture"/>
+                          <pic:cNvPr id="1495306825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479150025" name="Picture">
+                        <wp:docPr id="188861189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479150025" name="Picture"/>
+                                <pic:cNvPr id="188861189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19247,57 +19247,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560216396" name="Picture">
+                        <wp:docPr id="434796679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560216396" name="Picture"/>
+                                <pic:cNvPr id="434796679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20510,57 +20510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389881942" name="Picture">
+                  <wp:docPr id="1432019759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389881942" name="Picture"/>
+                          <pic:cNvPr id="1432019759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20590,57 +20590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692715683" name="Picture">
+                  <wp:docPr id="1022338838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692715683" name="Picture"/>
+                          <pic:cNvPr id="1022338838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21135,57 +21135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625947262" name="Picture">
+                  <wp:docPr id="1009314424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625947262" name="Picture"/>
+                          <pic:cNvPr id="1009314424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22290,57 +22290,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713072792" name="Picture">
+                        <wp:docPr id="139123541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713072792" name="Picture"/>
+                                <pic:cNvPr id="139123541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24376,57 +24376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509277347" name="Picture">
+                  <wp:docPr id="74617344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509277347" name="Picture"/>
+                          <pic:cNvPr id="74617344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24465,57 +24465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909126165" name="Picture">
+                  <wp:docPr id="591138580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909126165" name="Picture"/>
+                          <pic:cNvPr id="591138580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25109,57 +25109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583423188" name="Picture">
+                  <wp:docPr id="2113071189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583423188" name="Picture"/>
+                          <pic:cNvPr id="2113071189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26107,57 +26107,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914362731" name="Picture">
+                  <wp:docPr id="1271388360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914362731" name="Picture"/>
+                          <pic:cNvPr id="1271388360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26210,57 +26210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458080183" name="Picture">
+                  <wp:docPr id="1474302529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458080183" name="Picture"/>
+                          <pic:cNvPr id="1474302529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27589,57 +27589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629348836" name="Picture">
+                  <wp:docPr id="1357554137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629348836" name="Picture"/>
+                          <pic:cNvPr id="1357554137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28714,57 +28714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783765561" name="Picture">
+                        <wp:docPr id="719676824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783765561" name="Picture"/>
+                                <pic:cNvPr id="719676824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30067,57 +30067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839872548" name="Picture">
+                  <wp:docPr id="1445855280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839872548" name="Picture"/>
+                          <pic:cNvPr id="1445855280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30156,57 +30156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362484534" name="Picture">
+                  <wp:docPr id="1122202166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362484534" name="Picture"/>
+                          <pic:cNvPr id="1122202166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30800,57 +30800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159162289" name="Picture">
+                  <wp:docPr id="1135285847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159162289" name="Picture"/>
+                          <pic:cNvPr id="1135285847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31798,57 +31798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696724967" name="Picture">
+                  <wp:docPr id="99273576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696724967" name="Picture"/>
+                          <pic:cNvPr id="99273576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110969673" name="Picture">
+                  <wp:docPr id="1254081226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110969673" name="Picture"/>
+                          <pic:cNvPr id="1254081226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896884144" name="Picture">
+                  <wp:docPr id="1413760731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896884144" name="Picture"/>
+                          <pic:cNvPr id="1413760731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34425,57 +34425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521752949" name="Picture">
+                        <wp:docPr id="155868057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521752949" name="Picture"/>
+                                <pic:cNvPr id="155868057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35814,57 +35814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10356731" name="Picture">
+                  <wp:docPr id="2135865077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10356731" name="Picture"/>
+                          <pic:cNvPr id="2135865077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35903,57 +35903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267806339" name="Picture">
+                  <wp:docPr id="2046160715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267806339" name="Picture"/>
+                          <pic:cNvPr id="2046160715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36547,57 +36547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222702861" name="Picture">
+                  <wp:docPr id="2115600392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222702861" name="Picture"/>
+                          <pic:cNvPr id="2115600392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37545,57 +37545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83837264" name="Picture">
+                  <wp:docPr id="1255541590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83837264" name="Picture"/>
+                          <pic:cNvPr id="1255541590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37648,57 +37648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43734518" name="Picture">
+                  <wp:docPr id="844755846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43734518" name="Picture"/>
+                          <pic:cNvPr id="844755846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732467383" name="Picture">
+                  <wp:docPr id="1297163939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732467383" name="Picture"/>
+                          <pic:cNvPr id="1297163939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40168,57 +40168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649450094" name="Picture">
+                        <wp:docPr id="1725761182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649450094" name="Picture"/>
+                                <pic:cNvPr id="1725761182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41529,57 +41529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227710395" name="Picture">
+                  <wp:docPr id="587022552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227710395" name="Picture"/>
+                          <pic:cNvPr id="587022552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41618,57 +41618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545714180" name="Picture">
+                  <wp:docPr id="1529327250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545714180" name="Picture"/>
+                          <pic:cNvPr id="1529327250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42262,57 +42262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083012014" name="Picture">
+                  <wp:docPr id="1473712654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083012014" name="Picture"/>
+                          <pic:cNvPr id="1473712654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43260,57 +43260,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586911050" name="Picture">
+                  <wp:docPr id="1103846300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586911050" name="Picture"/>
+                          <pic:cNvPr id="1103846300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43363,57 +43363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476299513" name="Picture">
+                  <wp:docPr id="1697062695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476299513" name="Picture"/>
+                          <pic:cNvPr id="1697062695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44740,57 +44740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837137907" name="Picture">
+                  <wp:docPr id="762143474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837137907" name="Picture"/>
+                          <pic:cNvPr id="762143474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45883,57 +45883,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584009048" name="Picture">
+                        <wp:docPr id="720673167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584009048" name="Picture"/>
+                                <pic:cNvPr id="720673167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47104,57 +47104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281280277" name="Picture">
+                  <wp:docPr id="1816659153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281280277" name="Picture"/>
+                          <pic:cNvPr id="1816659153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47175,57 +47175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319999410" name="Picture">
+                  <wp:docPr id="1750098801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319999410" name="Picture"/>
+                          <pic:cNvPr id="1750098801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47589,57 +47589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636487684" name="Picture">
+                  <wp:docPr id="1628024723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636487684" name="Picture"/>
+                          <pic:cNvPr id="1628024723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>