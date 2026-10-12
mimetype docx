--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523902258" name="Picture">
+                  <wp:docPr id="1219459137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523902258" name="Picture"/>
+                          <pic:cNvPr id="1219459137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718251189" name="Picture">
+                  <wp:docPr id="787337115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718251189" name="Picture"/>
+                          <pic:cNvPr id="787337115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245768655" name="Picture">
+                        <wp:docPr id="1186249918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245768655" name="Picture"/>
+                                <pic:cNvPr id="1186249918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253320929" name="Picture">
+                  <wp:docPr id="1959945569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253320929" name="Picture"/>
+                          <pic:cNvPr id="1959945569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897465956" name="Picture">
+                  <wp:docPr id="335202038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897465956" name="Picture"/>
+                          <pic:cNvPr id="335202038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215238931" name="Picture">
+                  <wp:docPr id="337161736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215238931" name="Picture"/>
+                          <pic:cNvPr id="337161736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235828728" name="Picture">
+                  <wp:docPr id="2122940611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235828728" name="Picture"/>
+                          <pic:cNvPr id="2122940611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973584063" name="Picture">
+                  <wp:docPr id="511950358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973584063" name="Picture"/>
+                          <pic:cNvPr id="511950358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391648470" name="Picture">
+                        <wp:docPr id="1953564117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391648470" name="Picture"/>
+                                <pic:cNvPr id="1953564117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019775982" name="Picture">
+                        <wp:docPr id="460474250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019775982" name="Picture"/>
+                                <pic:cNvPr id="460474250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928883650" name="Picture">
+                        <wp:docPr id="818522911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928883650" name="Picture"/>
+                                <pic:cNvPr id="818522911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223641917" name="Picture">
+                        <wp:docPr id="1828565320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223641917" name="Picture"/>
+                                <pic:cNvPr id="1828565320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328020369" name="Picture">
+                        <wp:docPr id="36348880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328020369" name="Picture"/>
+                                <pic:cNvPr id="36348880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901579774" name="Picture">
+                        <wp:docPr id="1769364186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901579774" name="Picture"/>
+                                <pic:cNvPr id="1769364186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121186566" name="Picture">
+                        <wp:docPr id="1511316192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121186566" name="Picture"/>
+                                <pic:cNvPr id="1511316192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162190997" name="Picture">
+                        <wp:docPr id="1511926966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162190997" name="Picture"/>
+                                <pic:cNvPr id="1511926966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958095202" name="Picture">
+                        <wp:docPr id="970270633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958095202" name="Picture"/>
+                                <pic:cNvPr id="970270633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649328840" name="Picture">
+                        <wp:docPr id="448352572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649328840" name="Picture"/>
+                                <pic:cNvPr id="448352572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413562594" name="Picture">
+                        <wp:docPr id="1640787775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413562594" name="Picture"/>
+                                <pic:cNvPr id="1640787775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127248877" name="Picture">
+                        <wp:docPr id="679876414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127248877" name="Picture"/>
+                                <pic:cNvPr id="679876414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278609377" name="Picture">
+                        <wp:docPr id="1822819457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278609377" name="Picture"/>
+                                <pic:cNvPr id="1822819457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771390535" name="Picture">
+                        <wp:docPr id="1383247718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771390535" name="Picture"/>
+                                <pic:cNvPr id="1383247718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098091472" name="Picture">
+                        <wp:docPr id="410313206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098091472" name="Picture"/>
+                                <pic:cNvPr id="410313206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735783375" name="Picture">
+                  <wp:docPr id="821042997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735783375" name="Picture"/>
+                          <pic:cNvPr id="821042997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89434786" name="Picture">
+                  <wp:docPr id="1934825590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89434786" name="Picture"/>
+                          <pic:cNvPr id="1934825590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598798450" name="Picture">
+                  <wp:docPr id="360644588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598798450" name="Picture"/>
+                          <pic:cNvPr id="360644588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966668708" name="Picture">
+                  <wp:docPr id="1359233427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966668708" name="Picture"/>
+                          <pic:cNvPr id="1359233427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079193619" name="Picture">
+                  <wp:docPr id="1303208052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079193619" name="Picture"/>
+                          <pic:cNvPr id="1303208052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984272443" name="Picture">
+                  <wp:docPr id="1355391699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984272443" name="Picture"/>
+                          <pic:cNvPr id="1355391699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061234668" name="Picture">
+                        <wp:docPr id="299044314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061234668" name="Picture"/>
+                                <pic:cNvPr id="299044314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327659850" name="Picture">
+                  <wp:docPr id="469247197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327659850" name="Picture"/>
+                          <pic:cNvPr id="469247197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315332248" name="Picture">
+                  <wp:docPr id="406711639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315332248" name="Picture"/>
+                          <pic:cNvPr id="406711639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016297215" name="Picture">
+                  <wp:docPr id="285843031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016297215" name="Picture"/>
+                          <pic:cNvPr id="285843031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871619384" name="Picture">
+                  <wp:docPr id="483166880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871619384" name="Picture"/>
+                          <pic:cNvPr id="483166880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039673198" name="Picture">
+                  <wp:docPr id="838518850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039673198" name="Picture"/>
+                          <pic:cNvPr id="838518850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386357468" name="Picture">
+                  <wp:docPr id="506159299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386357468" name="Picture"/>
+                          <pic:cNvPr id="506159299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318337755" name="Picture">
+                        <wp:docPr id="453238374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318337755" name="Picture"/>
+                                <pic:cNvPr id="453238374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677216877" name="Picture">
+                  <wp:docPr id="1584109757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677216877" name="Picture"/>
+                          <pic:cNvPr id="1584109757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075849698" name="Picture">
+                  <wp:docPr id="1014870035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075849698" name="Picture"/>
+                          <pic:cNvPr id="1014870035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390037173" name="Picture">
+                  <wp:docPr id="1437732718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390037173" name="Picture"/>
+                          <pic:cNvPr id="1437732718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864648053" name="Picture">
+                  <wp:docPr id="784214168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864648053" name="Picture"/>
+                          <pic:cNvPr id="784214168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070394119" name="Picture">
+                  <wp:docPr id="45747029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070394119" name="Picture"/>
+                          <pic:cNvPr id="45747029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830155928" name="Picture">
+                  <wp:docPr id="1021358689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830155928" name="Picture"/>
+                          <pic:cNvPr id="1021358689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528197396" name="Picture">
+                        <wp:docPr id="1703714228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528197396" name="Picture"/>
+                                <pic:cNvPr id="1703714228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870422786" name="Picture">
+                  <wp:docPr id="1548110046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870422786" name="Picture"/>
+                          <pic:cNvPr id="1548110046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643099752" name="Picture">
+                  <wp:docPr id="626892771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643099752" name="Picture"/>
+                          <pic:cNvPr id="626892771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113916340" name="Picture">
+                  <wp:docPr id="1939468164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113916340" name="Picture"/>
+                          <pic:cNvPr id="1939468164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398376966" name="Picture">
+                  <wp:docPr id="1451806530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398376966" name="Picture"/>
+                          <pic:cNvPr id="1451806530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131656252" name="Picture">
+                  <wp:docPr id="122352407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131656252" name="Picture"/>
+                          <pic:cNvPr id="122352407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239926179" name="Picture">
+                  <wp:docPr id="239488185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239926179" name="Picture"/>
+                          <pic:cNvPr id="239488185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162544868" name="Picture">
+                        <wp:docPr id="135225406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162544868" name="Picture"/>
+                                <pic:cNvPr id="135225406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545577016" name="Picture">
+                  <wp:docPr id="833392146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545577016" name="Picture"/>
+                          <pic:cNvPr id="833392146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413542467" name="Picture">
+                  <wp:docPr id="1112610441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413542467" name="Picture"/>
+                          <pic:cNvPr id="1112610441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125116477" name="Picture">
+                  <wp:docPr id="1891887111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125116477" name="Picture"/>
+                          <pic:cNvPr id="1891887111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225242099" name="Picture">
+                  <wp:docPr id="1629217674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225242099" name="Picture"/>
+                          <pic:cNvPr id="1629217674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696057031" name="Picture">
+                  <wp:docPr id="847937685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696057031" name="Picture"/>
+                          <pic:cNvPr id="847937685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904246653" name="Picture">
+                  <wp:docPr id="98373460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904246653" name="Picture"/>
+                          <pic:cNvPr id="98373460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736953744" name="Picture">
+                  <wp:docPr id="40815646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736953744" name="Picture"/>
+                          <pic:cNvPr id="40815646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116072059" name="Picture">
+                  <wp:docPr id="792653293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116072059" name="Picture"/>
+                          <pic:cNvPr id="792653293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51742632" name="Picture">
+                  <wp:docPr id="1065470063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51742632" name="Picture"/>
+                          <pic:cNvPr id="1065470063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>