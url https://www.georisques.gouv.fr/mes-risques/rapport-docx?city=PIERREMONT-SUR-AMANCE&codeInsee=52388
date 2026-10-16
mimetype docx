--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293449780" name="Picture">
+                  <wp:docPr id="100137985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293449780" name="Picture"/>
+                          <pic:cNvPr id="100137985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619868102" name="Picture">
+                  <wp:docPr id="233041334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619868102" name="Picture"/>
+                          <pic:cNvPr id="233041334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054764382" name="Picture">
+                        <wp:docPr id="265046134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054764382" name="Picture"/>
+                                <pic:cNvPr id="265046134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495182005" name="Picture">
+                  <wp:docPr id="1938348950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495182005" name="Picture"/>
+                          <pic:cNvPr id="1938348950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282361343" name="Picture">
+                  <wp:docPr id="1971130570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282361343" name="Picture"/>
+                          <pic:cNvPr id="1971130570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444113394" name="Picture">
+                  <wp:docPr id="2072075663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444113394" name="Picture"/>
+                          <pic:cNvPr id="2072075663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145192410" name="Picture">
+                  <wp:docPr id="589968728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145192410" name="Picture"/>
+                          <pic:cNvPr id="589968728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89542030" name="Picture">
+                  <wp:docPr id="1646768630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89542030" name="Picture"/>
+                          <pic:cNvPr id="1646768630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143231367" name="Picture">
+                        <wp:docPr id="1442252080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143231367" name="Picture"/>
+                                <pic:cNvPr id="1442252080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318953109" name="Picture">
+                        <wp:docPr id="527795609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318953109" name="Picture"/>
+                                <pic:cNvPr id="527795609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286234182" name="Picture">
+                        <wp:docPr id="877958331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286234182" name="Picture"/>
+                                <pic:cNvPr id="877958331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124287297" name="Picture">
+                        <wp:docPr id="38639013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124287297" name="Picture"/>
+                                <pic:cNvPr id="38639013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107971566" name="Picture">
+                        <wp:docPr id="835502249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107971566" name="Picture"/>
+                                <pic:cNvPr id="835502249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093189497" name="Picture">
+                        <wp:docPr id="2033582640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093189497" name="Picture"/>
+                                <pic:cNvPr id="2033582640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383478413" name="Picture">
+                        <wp:docPr id="562068945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383478413" name="Picture"/>
+                                <pic:cNvPr id="562068945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806729341" name="Picture">
+                        <wp:docPr id="232415393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806729341" name="Picture"/>
+                                <pic:cNvPr id="232415393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496080781" name="Picture">
+                        <wp:docPr id="1785727586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496080781" name="Picture"/>
+                                <pic:cNvPr id="1785727586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565430779" name="Picture">
+                        <wp:docPr id="947960702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565430779" name="Picture"/>
+                                <pic:cNvPr id="947960702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910207539" name="Picture">
+                        <wp:docPr id="807996190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910207539" name="Picture"/>
+                                <pic:cNvPr id="807996190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821433255" name="Picture">
+                        <wp:docPr id="1331930129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821433255" name="Picture"/>
+                                <pic:cNvPr id="1331930129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866987399" name="Picture">
+                        <wp:docPr id="1398665021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866987399" name="Picture"/>
+                                <pic:cNvPr id="1398665021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725645398" name="Picture">
+                        <wp:docPr id="1855821102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725645398" name="Picture"/>
+                                <pic:cNvPr id="1855821102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763086858" name="Picture">
+                        <wp:docPr id="291252411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763086858" name="Picture"/>
+                                <pic:cNvPr id="291252411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602869444" name="Picture">
+                  <wp:docPr id="210316345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602869444" name="Picture"/>
+                          <pic:cNvPr id="210316345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703555542" name="Picture">
+                  <wp:docPr id="1750403472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703555542" name="Picture"/>
+                          <pic:cNvPr id="1750403472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793851928" name="Picture">
+                  <wp:docPr id="829905423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793851928" name="Picture"/>
+                          <pic:cNvPr id="829905423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656682876" name="Picture">
+                  <wp:docPr id="1362002177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656682876" name="Picture"/>
+                          <pic:cNvPr id="1362002177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477932224" name="Picture">
+                  <wp:docPr id="1728762571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477932224" name="Picture"/>
+                          <pic:cNvPr id="1728762571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145045085" name="Picture">
+                  <wp:docPr id="1241971347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145045085" name="Picture"/>
+                          <pic:cNvPr id="1241971347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108379420" name="Picture">
+                        <wp:docPr id="1954051778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108379420" name="Picture"/>
+                                <pic:cNvPr id="1954051778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856304762" name="Picture">
+                  <wp:docPr id="1950312487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856304762" name="Picture"/>
+                          <pic:cNvPr id="1950312487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906862362" name="Picture">
+                  <wp:docPr id="1782852493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906862362" name="Picture"/>
+                          <pic:cNvPr id="1782852493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885591200" name="Picture">
+                  <wp:docPr id="1564315233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885591200" name="Picture"/>
+                          <pic:cNvPr id="1564315233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780493004" name="Picture">
+                  <wp:docPr id="2124274934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780493004" name="Picture"/>
+                          <pic:cNvPr id="2124274934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112856327" name="Picture">
+                  <wp:docPr id="2023454587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112856327" name="Picture"/>
+                          <pic:cNvPr id="2023454587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477664420" name="Picture">
+                  <wp:docPr id="1699828516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477664420" name="Picture"/>
+                          <pic:cNvPr id="1699828516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482757972" name="Picture">
+                        <wp:docPr id="1139918929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482757972" name="Picture"/>
+                                <pic:cNvPr id="1139918929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218577650" name="Picture">
+                        <wp:docPr id="737378120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218577650" name="Picture"/>
+                                <pic:cNvPr id="737378120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967858930" name="Picture">
+                  <wp:docPr id="438368746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967858930" name="Picture"/>
+                          <pic:cNvPr id="438368746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130690924" name="Picture">
+                  <wp:docPr id="1817689295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130690924" name="Picture"/>
+                          <pic:cNvPr id="1817689295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165314802" name="Picture">
+                  <wp:docPr id="1665584336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165314802" name="Picture"/>
+                          <pic:cNvPr id="1665584336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480341445" name="Picture">
+                  <wp:docPr id="1950462255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480341445" name="Picture"/>
+                          <pic:cNvPr id="1950462255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493371471" name="Picture">
+                  <wp:docPr id="2036773296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493371471" name="Picture"/>
+                          <pic:cNvPr id="2036773296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81540195" name="Picture">
+                  <wp:docPr id="1000522910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81540195" name="Picture"/>
+                          <pic:cNvPr id="1000522910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31941,57 +31941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139235638" name="Picture">
+                  <wp:docPr id="1365342154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139235638" name="Picture"/>
+                          <pic:cNvPr id="1365342154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32030,57 +32030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756768213" name="Picture">
+                  <wp:docPr id="250671836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756768213" name="Picture"/>
+                          <pic:cNvPr id="250671836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32710,57 +32710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763505150" name="Picture">
+                  <wp:docPr id="1713960760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763505150" name="Picture"/>
+                          <pic:cNvPr id="1713960760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33771,57 +33771,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691819800" name="Picture">
+                  <wp:docPr id="164179598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691819800" name="Picture"/>
+                          <pic:cNvPr id="164179598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33874,57 +33874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191064190" name="Picture">
+                  <wp:docPr id="1871018829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191064190" name="Picture"/>
+                          <pic:cNvPr id="1871018829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35332,57 +35332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510484571" name="Picture">
+                  <wp:docPr id="1308982907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510484571" name="Picture"/>
+                          <pic:cNvPr id="1308982907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36529,57 +36529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405497442" name="Picture">
+                        <wp:docPr id="1835349604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405497442" name="Picture"/>
+                                <pic:cNvPr id="1835349604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38898,57 +38898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824026004" name="Picture">
+                  <wp:docPr id="1934375165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824026004" name="Picture"/>
+                          <pic:cNvPr id="1934375165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38987,57 +38987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198727166" name="Picture">
+                  <wp:docPr id="639538566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198727166" name="Picture"/>
+                          <pic:cNvPr id="639538566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39631,57 +39631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626287186" name="Picture">
+                  <wp:docPr id="1644970295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626287186" name="Picture"/>
+                          <pic:cNvPr id="1644970295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40629,57 +40629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840747445" name="Picture">
+                  <wp:docPr id="166309411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840747445" name="Picture"/>
+                          <pic:cNvPr id="166309411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40732,57 +40732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458607417" name="Picture">
+                  <wp:docPr id="1852943484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458607417" name="Picture"/>
+                          <pic:cNvPr id="1852943484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42109,57 +42109,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951889737" name="Picture">
+                  <wp:docPr id="1553510811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951889737" name="Picture"/>
+                          <pic:cNvPr id="1553510811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43252,57 +43252,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030056423" name="Picture">
+                        <wp:docPr id="1910544791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030056423" name="Picture"/>
+                                <pic:cNvPr id="1910544791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44523,57 +44523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492751800" name="Picture">
+                  <wp:docPr id="2136414887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492751800" name="Picture"/>
+                          <pic:cNvPr id="2136414887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44603,57 +44603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371233198" name="Picture">
+                  <wp:docPr id="675569859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371233198" name="Picture"/>
+                          <pic:cNvPr id="675569859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45082,57 +45082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499094531" name="Picture">
+                  <wp:docPr id="1114058608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499094531" name="Picture"/>
+                          <pic:cNvPr id="1114058608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46677,57 +46677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824933061" name="Picture">
+                  <wp:docPr id="676975500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824933061" name="Picture"/>
+                          <pic:cNvPr id="676975500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46748,57 +46748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977678693" name="Picture">
+                  <wp:docPr id="588311612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977678693" name="Picture"/>
+                          <pic:cNvPr id="588311612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47162,57 +47162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828889704" name="Picture">
+                  <wp:docPr id="1484217217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828889704" name="Picture"/>
+                          <pic:cNvPr id="1484217217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>