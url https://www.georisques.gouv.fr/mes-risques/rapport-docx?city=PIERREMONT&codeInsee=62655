--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947050662" name="Picture">
+                  <wp:docPr id="1269993206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947050662" name="Picture"/>
+                          <pic:cNvPr id="1269993206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677762966" name="Picture">
+                  <wp:docPr id="11241800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677762966" name="Picture"/>
+                          <pic:cNvPr id="11241800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613864048" name="Picture">
+                        <wp:docPr id="1793225255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613864048" name="Picture"/>
+                                <pic:cNvPr id="1793225255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058639213" name="Picture">
+                  <wp:docPr id="1403956783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058639213" name="Picture"/>
+                          <pic:cNvPr id="1403956783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447421127" name="Picture">
+                  <wp:docPr id="446691105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447421127" name="Picture"/>
+                          <pic:cNvPr id="446691105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757795158" name="Picture">
+                  <wp:docPr id="1807274209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757795158" name="Picture"/>
+                          <pic:cNvPr id="1807274209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075758941" name="Picture">
+                  <wp:docPr id="1838195049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075758941" name="Picture"/>
+                          <pic:cNvPr id="1838195049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272692093" name="Picture">
+                  <wp:docPr id="510740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272692093" name="Picture"/>
+                          <pic:cNvPr id="510740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691720806" name="Picture">
+                        <wp:docPr id="1443632708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691720806" name="Picture"/>
+                                <pic:cNvPr id="1443632708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274733686" name="Picture">
+                        <wp:docPr id="538660953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274733686" name="Picture"/>
+                                <pic:cNvPr id="538660953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453911813" name="Picture">
+                        <wp:docPr id="288664568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453911813" name="Picture"/>
+                                <pic:cNvPr id="288664568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038249681" name="Picture">
+                        <wp:docPr id="721351949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038249681" name="Picture"/>
+                                <pic:cNvPr id="721351949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197449028" name="Picture">
+                        <wp:docPr id="1167986004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197449028" name="Picture"/>
+                                <pic:cNvPr id="1167986004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504191932" name="Picture">
+                        <wp:docPr id="1076409686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504191932" name="Picture"/>
+                                <pic:cNvPr id="1076409686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186550054" name="Picture">
+                        <wp:docPr id="1444749775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186550054" name="Picture"/>
+                                <pic:cNvPr id="1444749775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267385486" name="Picture">
+                        <wp:docPr id="1695146179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267385486" name="Picture"/>
+                                <pic:cNvPr id="1695146179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131414818" name="Picture">
+                        <wp:docPr id="1473104348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131414818" name="Picture"/>
+                                <pic:cNvPr id="1473104348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552128994" name="Picture">
+                        <wp:docPr id="182137186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552128994" name="Picture"/>
+                                <pic:cNvPr id="182137186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267503593" name="Picture">
+                        <wp:docPr id="1820414318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267503593" name="Picture"/>
+                                <pic:cNvPr id="1820414318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390049019" name="Picture">
+                        <wp:docPr id="666608080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390049019" name="Picture"/>
+                                <pic:cNvPr id="666608080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625163252" name="Picture">
+                        <wp:docPr id="946880284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625163252" name="Picture"/>
+                                <pic:cNvPr id="946880284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622533932" name="Picture">
+                        <wp:docPr id="1632617144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622533932" name="Picture"/>
+                                <pic:cNvPr id="1632617144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480442094" name="Picture">
+                        <wp:docPr id="1778559653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480442094" name="Picture"/>
+                                <pic:cNvPr id="1778559653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723545115" name="Picture">
+                  <wp:docPr id="826151482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723545115" name="Picture"/>
+                          <pic:cNvPr id="826151482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756257502" name="Picture">
+                  <wp:docPr id="890457034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756257502" name="Picture"/>
+                          <pic:cNvPr id="890457034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536445423" name="Picture">
+                  <wp:docPr id="1152384372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536445423" name="Picture"/>
+                          <pic:cNvPr id="1152384372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279426616" name="Picture">
+                  <wp:docPr id="1389388812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279426616" name="Picture"/>
+                          <pic:cNvPr id="1389388812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841268555" name="Picture">
+                  <wp:docPr id="823882491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841268555" name="Picture"/>
+                          <pic:cNvPr id="823882491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379061297" name="Picture">
+                  <wp:docPr id="1009455323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379061297" name="Picture"/>
+                          <pic:cNvPr id="1009455323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918660566" name="Picture">
+                        <wp:docPr id="1271304425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918660566" name="Picture"/>
+                                <pic:cNvPr id="1271304425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628324813" name="Picture">
+                        <wp:docPr id="638538503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628324813" name="Picture"/>
+                                <pic:cNvPr id="638538503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490828945" name="Picture">
+                  <wp:docPr id="1206329445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490828945" name="Picture"/>
+                          <pic:cNvPr id="1206329445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998370591" name="Picture">
+                  <wp:docPr id="2099100783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998370591" name="Picture"/>
+                          <pic:cNvPr id="2099100783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679790618" name="Picture">
+                  <wp:docPr id="559308704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679790618" name="Picture"/>
+                          <pic:cNvPr id="559308704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133747000" name="Picture">
+                  <wp:docPr id="177306360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133747000" name="Picture"/>
+                          <pic:cNvPr id="177306360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169646782" name="Picture">
+                  <wp:docPr id="30880222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169646782" name="Picture"/>
+                          <pic:cNvPr id="30880222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251676389" name="Picture">
+                  <wp:docPr id="1032661676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251676389" name="Picture"/>
+                          <pic:cNvPr id="1032661676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24723,57 +24723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140871854" name="Picture">
+                        <wp:docPr id="284868617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140871854" name="Picture"/>
+                                <pic:cNvPr id="284868617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25698,57 +25698,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908138531" name="Picture">
+                        <wp:docPr id="163810312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908138531" name="Picture"/>
+                                <pic:cNvPr id="163810312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27087,57 +27087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937970584" name="Picture">
+                  <wp:docPr id="1342173105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937970584" name="Picture"/>
+                          <pic:cNvPr id="1342173105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27176,57 +27176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777409019" name="Picture">
+                  <wp:docPr id="972605294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777409019" name="Picture"/>
+                          <pic:cNvPr id="972605294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27820,57 +27820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141823844" name="Picture">
+                  <wp:docPr id="1905854597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141823844" name="Picture"/>
+                          <pic:cNvPr id="1905854597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886589906" name="Picture">
+                  <wp:docPr id="230590841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886589906" name="Picture"/>
+                          <pic:cNvPr id="230590841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28921,57 +28921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161420364" name="Picture">
+                  <wp:docPr id="723962440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161420364" name="Picture"/>
+                          <pic:cNvPr id="723962440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298403312" name="Picture">
+                  <wp:docPr id="1104712779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298403312" name="Picture"/>
+                          <pic:cNvPr id="1104712779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31441,57 +31441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921691557" name="Picture">
+                        <wp:docPr id="1538397689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921691557" name="Picture"/>
+                                <pic:cNvPr id="1538397689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32802,57 +32802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528395527" name="Picture">
+                  <wp:docPr id="1590540296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528395527" name="Picture"/>
+                          <pic:cNvPr id="1590540296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32891,57 +32891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044760281" name="Picture">
+                  <wp:docPr id="163505537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044760281" name="Picture"/>
+                          <pic:cNvPr id="163505537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33535,57 +33535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828344062" name="Picture">
+                  <wp:docPr id="1177860421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828344062" name="Picture"/>
+                          <pic:cNvPr id="1177860421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883843605" name="Picture">
+                  <wp:docPr id="1037871125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883843605" name="Picture"/>
+                          <pic:cNvPr id="1037871125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607465900" name="Picture">
+                  <wp:docPr id="1868451150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607465900" name="Picture"/>
+                          <pic:cNvPr id="1868451150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134038112" name="Picture">
+                  <wp:docPr id="511161034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134038112" name="Picture"/>
+                          <pic:cNvPr id="511161034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37156,57 +37156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366412917" name="Picture">
+                        <wp:docPr id="1508092180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366412917" name="Picture"/>
+                                <pic:cNvPr id="1508092180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38524,57 +38524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753778316" name="Picture">
+                  <wp:docPr id="1849140817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753778316" name="Picture"/>
+                          <pic:cNvPr id="1849140817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932582658" name="Picture">
+                  <wp:docPr id="718801290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932582658" name="Picture"/>
+                          <pic:cNvPr id="718801290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39245,57 +39245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130202738" name="Picture">
+                  <wp:docPr id="1569064048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130202738" name="Picture"/>
+                          <pic:cNvPr id="1569064048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40189,57 +40189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994554813" name="Picture">
+                  <wp:docPr id="926758460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994554813" name="Picture"/>
+                          <pic:cNvPr id="926758460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40301,57 +40301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749529192" name="Picture">
+                  <wp:docPr id="508669019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749529192" name="Picture"/>
+                          <pic:cNvPr id="508669019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41960,57 +41960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146122415" name="Picture">
+                  <wp:docPr id="428458460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146122415" name="Picture"/>
+                          <pic:cNvPr id="428458460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43139,57 +43139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636644444" name="Picture">
+                  <wp:docPr id="904948644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636644444" name="Picture"/>
+                          <pic:cNvPr id="904948644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259341116" name="Picture">
+                  <wp:docPr id="482906955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259341116" name="Picture"/>
+                          <pic:cNvPr id="482906955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43707,57 +43707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859392270" name="Picture">
+                  <wp:docPr id="1736993788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859392270" name="Picture"/>
+                          <pic:cNvPr id="1736993788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>