--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817079967" name="Picture">
+                  <wp:docPr id="996272565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817079967" name="Picture"/>
+                          <pic:cNvPr id="996272565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954062074" name="Picture">
+                  <wp:docPr id="1741854979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954062074" name="Picture"/>
+                          <pic:cNvPr id="1741854979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363077835" name="Picture">
+                        <wp:docPr id="199065904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363077835" name="Picture"/>
+                                <pic:cNvPr id="199065904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297763261" name="Picture">
+                  <wp:docPr id="422295026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297763261" name="Picture"/>
+                          <pic:cNvPr id="422295026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210281833" name="Picture">
+                  <wp:docPr id="720071528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210281833" name="Picture"/>
+                          <pic:cNvPr id="720071528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785745148" name="Picture">
+                  <wp:docPr id="1603580820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785745148" name="Picture"/>
+                          <pic:cNvPr id="1603580820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916111010" name="Picture">
+                  <wp:docPr id="1621919712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916111010" name="Picture"/>
+                          <pic:cNvPr id="1621919712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262277437" name="Picture">
+                  <wp:docPr id="604414827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262277437" name="Picture"/>
+                          <pic:cNvPr id="604414827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391615182" name="Picture">
+                        <wp:docPr id="764448311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391615182" name="Picture"/>
+                                <pic:cNvPr id="764448311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67135299" name="Picture">
+                        <wp:docPr id="1819126874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67135299" name="Picture"/>
+                                <pic:cNvPr id="1819126874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829585488" name="Picture">
+                        <wp:docPr id="114610375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829585488" name="Picture"/>
+                                <pic:cNvPr id="114610375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241146979" name="Picture">
+                        <wp:docPr id="1024351794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241146979" name="Picture"/>
+                                <pic:cNvPr id="1024351794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392477364" name="Picture">
+                        <wp:docPr id="497985176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392477364" name="Picture"/>
+                                <pic:cNvPr id="497985176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391783342" name="Picture">
+                        <wp:docPr id="160143038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391783342" name="Picture"/>
+                                <pic:cNvPr id="160143038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022772038" name="Picture">
+                        <wp:docPr id="1082436566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022772038" name="Picture"/>
+                                <pic:cNvPr id="1082436566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922855199" name="Picture">
+                        <wp:docPr id="1189453573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922855199" name="Picture"/>
+                                <pic:cNvPr id="1189453573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143837179" name="Picture">
+                        <wp:docPr id="1327985099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143837179" name="Picture"/>
+                                <pic:cNvPr id="1327985099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852857441" name="Picture">
+                        <wp:docPr id="583637656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852857441" name="Picture"/>
+                                <pic:cNvPr id="583637656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559818313" name="Picture">
+                        <wp:docPr id="2069892063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559818313" name="Picture"/>
+                                <pic:cNvPr id="2069892063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125655151" name="Picture">
+                        <wp:docPr id="231687578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125655151" name="Picture"/>
+                                <pic:cNvPr id="231687578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295524409" name="Picture">
+                        <wp:docPr id="460906017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295524409" name="Picture"/>
+                                <pic:cNvPr id="460906017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004207968" name="Picture">
+                        <wp:docPr id="1496700531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004207968" name="Picture"/>
+                                <pic:cNvPr id="1496700531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43980678" name="Picture">
+                        <wp:docPr id="601175632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43980678" name="Picture"/>
+                                <pic:cNvPr id="601175632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512640882" name="Picture">
+                  <wp:docPr id="60211179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512640882" name="Picture"/>
+                          <pic:cNvPr id="60211179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727164308" name="Picture">
+                  <wp:docPr id="335216624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727164308" name="Picture"/>
+                          <pic:cNvPr id="335216624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589140203" name="Picture">
+                  <wp:docPr id="1310696103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589140203" name="Picture"/>
+                          <pic:cNvPr id="1310696103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670345138" name="Picture">
+                  <wp:docPr id="1871137363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670345138" name="Picture"/>
+                          <pic:cNvPr id="1871137363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714392414" name="Picture">
+                  <wp:docPr id="1900206113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714392414" name="Picture"/>
+                          <pic:cNvPr id="1900206113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584125755" name="Picture">
+                  <wp:docPr id="1754702582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584125755" name="Picture"/>
+                          <pic:cNvPr id="1754702582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653779302" name="Picture">
+                        <wp:docPr id="1430750299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653779302" name="Picture"/>
+                                <pic:cNvPr id="1430750299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20514819" name="Picture">
+                        <wp:docPr id="1798436518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20514819" name="Picture"/>
+                                <pic:cNvPr id="1798436518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839656576" name="Picture">
+                  <wp:docPr id="533525901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839656576" name="Picture"/>
+                          <pic:cNvPr id="533525901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868821097" name="Picture">
+                  <wp:docPr id="75391012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868821097" name="Picture"/>
+                          <pic:cNvPr id="75391012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643008150" name="Picture">
+                  <wp:docPr id="1612591819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643008150" name="Picture"/>
+                          <pic:cNvPr id="1612591819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563242223" name="Picture">
+                  <wp:docPr id="1597605384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563242223" name="Picture"/>
+                          <pic:cNvPr id="1597605384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688448371" name="Picture">
+                  <wp:docPr id="626259071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688448371" name="Picture"/>
+                          <pic:cNvPr id="626259071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745801053" name="Picture">
+                  <wp:docPr id="1311824002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745801053" name="Picture"/>
+                          <pic:cNvPr id="1311824002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849518354" name="Picture">
+                        <wp:docPr id="681964229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849518354" name="Picture"/>
+                                <pic:cNvPr id="681964229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659885413" name="Picture">
+                  <wp:docPr id="1612303259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659885413" name="Picture"/>
+                          <pic:cNvPr id="1612303259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484637537" name="Picture">
+                  <wp:docPr id="631227383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484637537" name="Picture"/>
+                          <pic:cNvPr id="631227383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396042181" name="Picture">
+                  <wp:docPr id="1693834272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396042181" name="Picture"/>
+                          <pic:cNvPr id="1693834272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090136106" name="Picture">
+                  <wp:docPr id="919170383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090136106" name="Picture"/>
+                          <pic:cNvPr id="919170383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636811285" name="Picture">
+                  <wp:docPr id="349464088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636811285" name="Picture"/>
+                          <pic:cNvPr id="349464088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292584161" name="Picture">
+                  <wp:docPr id="1912625109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292584161" name="Picture"/>
+                          <pic:cNvPr id="1912625109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849286579" name="Picture">
+                        <wp:docPr id="1299640913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849286579" name="Picture"/>
+                                <pic:cNvPr id="1299640913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623141709" name="Picture">
+                  <wp:docPr id="1035516629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623141709" name="Picture"/>
+                          <pic:cNvPr id="1035516629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66552829" name="Picture">
+                  <wp:docPr id="1617916938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66552829" name="Picture"/>
+                          <pic:cNvPr id="1617916938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113091065" name="Picture">
+                  <wp:docPr id="437237529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113091065" name="Picture"/>
+                          <pic:cNvPr id="437237529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048786625" name="Picture">
+                  <wp:docPr id="220726997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048786625" name="Picture"/>
+                          <pic:cNvPr id="220726997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135984980" name="Picture">
+                  <wp:docPr id="1319703635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135984980" name="Picture"/>
+                          <pic:cNvPr id="1319703635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655050870" name="Picture">
+                  <wp:docPr id="1425036573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655050870" name="Picture"/>
+                          <pic:cNvPr id="1425036573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768686206" name="Picture">
+                        <wp:docPr id="1196680982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768686206" name="Picture"/>
+                                <pic:cNvPr id="1196680982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312587210" name="Picture">
+                  <wp:docPr id="1560673097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312587210" name="Picture"/>
+                          <pic:cNvPr id="1560673097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467086354" name="Picture">
+                  <wp:docPr id="87477416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467086354" name="Picture"/>
+                          <pic:cNvPr id="87477416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118392290" name="Picture">
+                  <wp:docPr id="2092972456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118392290" name="Picture"/>
+                          <pic:cNvPr id="2092972456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361347657" name="Picture">
+                  <wp:docPr id="1626961091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361347657" name="Picture"/>
+                          <pic:cNvPr id="1626961091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525197455" name="Picture">
+                  <wp:docPr id="2059148019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525197455" name="Picture"/>
+                          <pic:cNvPr id="2059148019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152143015" name="Picture">
+                  <wp:docPr id="435051255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152143015" name="Picture"/>
+                          <pic:cNvPr id="435051255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29163031" name="Picture">
+                  <wp:docPr id="321205692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29163031" name="Picture"/>
+                          <pic:cNvPr id="321205692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534624458" name="Picture">
+                  <wp:docPr id="176342114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534624458" name="Picture"/>
+                          <pic:cNvPr id="176342114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141293176" name="Picture">
+                  <wp:docPr id="1851816746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141293176" name="Picture"/>
+                          <pic:cNvPr id="1851816746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>