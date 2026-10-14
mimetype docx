--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943960839" name="Picture">
+                  <wp:docPr id="1765512813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943960839" name="Picture"/>
+                          <pic:cNvPr id="1765512813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607239120" name="Picture">
+                  <wp:docPr id="1905903760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607239120" name="Picture"/>
+                          <pic:cNvPr id="1905903760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519469658" name="Picture">
+                        <wp:docPr id="754486346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519469658" name="Picture"/>
+                                <pic:cNvPr id="754486346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90588750" name="Picture">
+                  <wp:docPr id="1171507017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90588750" name="Picture"/>
+                          <pic:cNvPr id="1171507017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849004708" name="Picture">
+                  <wp:docPr id="2040006055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849004708" name="Picture"/>
+                          <pic:cNvPr id="2040006055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399727097" name="Picture">
+                  <wp:docPr id="354651155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399727097" name="Picture"/>
+                          <pic:cNvPr id="354651155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300367409" name="Picture">
+                  <wp:docPr id="142514952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300367409" name="Picture"/>
+                          <pic:cNvPr id="142514952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85109790" name="Picture">
+                  <wp:docPr id="113459030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85109790" name="Picture"/>
+                          <pic:cNvPr id="113459030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006740067" name="Picture">
+                        <wp:docPr id="1812481652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006740067" name="Picture"/>
+                                <pic:cNvPr id="1812481652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875742214" name="Picture">
+                        <wp:docPr id="1654068781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875742214" name="Picture"/>
+                                <pic:cNvPr id="1654068781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845605688" name="Picture">
+                        <wp:docPr id="2147082727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845605688" name="Picture"/>
+                                <pic:cNvPr id="2147082727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203321086" name="Picture">
+                        <wp:docPr id="542165558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203321086" name="Picture"/>
+                                <pic:cNvPr id="542165558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473931893" name="Picture">
+                        <wp:docPr id="1981855345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473931893" name="Picture"/>
+                                <pic:cNvPr id="1981855345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742029819" name="Picture">
+                        <wp:docPr id="580376266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742029819" name="Picture"/>
+                                <pic:cNvPr id="580376266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901004406" name="Picture">
+                        <wp:docPr id="956893463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901004406" name="Picture"/>
+                                <pic:cNvPr id="956893463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094763981" name="Picture">
+                        <wp:docPr id="2136405379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094763981" name="Picture"/>
+                                <pic:cNvPr id="2136405379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129401141" name="Picture">
+                        <wp:docPr id="2057586332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129401141" name="Picture"/>
+                                <pic:cNvPr id="2057586332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715372742" name="Picture">
+                        <wp:docPr id="1244653527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715372742" name="Picture"/>
+                                <pic:cNvPr id="1244653527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851263852" name="Picture">
+                        <wp:docPr id="1577209191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851263852" name="Picture"/>
+                                <pic:cNvPr id="1577209191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144571032" name="Picture">
+                        <wp:docPr id="1931554181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144571032" name="Picture"/>
+                                <pic:cNvPr id="1931554181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389341425" name="Picture">
+                        <wp:docPr id="1651345223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389341425" name="Picture"/>
+                                <pic:cNvPr id="1651345223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488818629" name="Picture">
+                        <wp:docPr id="593002753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488818629" name="Picture"/>
+                                <pic:cNvPr id="593002753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014900349" name="Picture">
+                        <wp:docPr id="497966139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014900349" name="Picture"/>
+                                <pic:cNvPr id="497966139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631503364" name="Picture">
+                  <wp:docPr id="1064567212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631503364" name="Picture"/>
+                          <pic:cNvPr id="1064567212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189836387" name="Picture">
+                  <wp:docPr id="1487611721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189836387" name="Picture"/>
+                          <pic:cNvPr id="1487611721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340187962" name="Picture">
+                  <wp:docPr id="60439508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340187962" name="Picture"/>
+                          <pic:cNvPr id="60439508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986411261" name="Picture">
+                  <wp:docPr id="325116014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986411261" name="Picture"/>
+                          <pic:cNvPr id="325116014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343077068" name="Picture">
+                  <wp:docPr id="994189620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343077068" name="Picture"/>
+                          <pic:cNvPr id="994189620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498804598" name="Picture">
+                  <wp:docPr id="83299269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498804598" name="Picture"/>
+                          <pic:cNvPr id="83299269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257855457" name="Picture">
+                        <wp:docPr id="445604340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257855457" name="Picture"/>
+                                <pic:cNvPr id="445604340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038386864" name="Picture">
+                  <wp:docPr id="171209184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038386864" name="Picture"/>
+                          <pic:cNvPr id="171209184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216806567" name="Picture">
+                  <wp:docPr id="686624767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216806567" name="Picture"/>
+                          <pic:cNvPr id="686624767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008453980" name="Picture">
+                  <wp:docPr id="1225546711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008453980" name="Picture"/>
+                          <pic:cNvPr id="1225546711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043875073" name="Picture">
+                  <wp:docPr id="1157596336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043875073" name="Picture"/>
+                          <pic:cNvPr id="1157596336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423876085" name="Picture">
+                  <wp:docPr id="494633650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423876085" name="Picture"/>
+                          <pic:cNvPr id="494633650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282698684" name="Picture">
+                  <wp:docPr id="1896478890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282698684" name="Picture"/>
+                          <pic:cNvPr id="1896478890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409280228" name="Picture">
+                        <wp:docPr id="1831267494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409280228" name="Picture"/>
+                                <pic:cNvPr id="1831267494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966493467" name="Picture">
+                  <wp:docPr id="1297846676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966493467" name="Picture"/>
+                          <pic:cNvPr id="1297846676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690023205" name="Picture">
+                  <wp:docPr id="1310230574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690023205" name="Picture"/>
+                          <pic:cNvPr id="1310230574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472318326" name="Picture">
+                  <wp:docPr id="1530802043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472318326" name="Picture"/>
+                          <pic:cNvPr id="1530802043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224782079" name="Picture">
+                  <wp:docPr id="1406115628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224782079" name="Picture"/>
+                          <pic:cNvPr id="1406115628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804682345" name="Picture">
+                  <wp:docPr id="648291499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804682345" name="Picture"/>
+                          <pic:cNvPr id="648291499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501083321" name="Picture">
+                  <wp:docPr id="8935853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501083321" name="Picture"/>
+                          <pic:cNvPr id="8935853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849699298" name="Picture">
+                  <wp:docPr id="2018332539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849699298" name="Picture"/>
+                          <pic:cNvPr id="2018332539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089469227" name="Picture">
+                  <wp:docPr id="986326254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089469227" name="Picture"/>
+                          <pic:cNvPr id="986326254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727001951" name="Picture">
+                  <wp:docPr id="1217782320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727001951" name="Picture"/>
+                          <pic:cNvPr id="1217782320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162254280" name="Picture">
+                  <wp:docPr id="57290311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162254280" name="Picture"/>
+                          <pic:cNvPr id="57290311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493564130" name="Picture">
+                  <wp:docPr id="978240405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493564130" name="Picture"/>
+                          <pic:cNvPr id="978240405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904232904" name="Picture">
+                  <wp:docPr id="1868083681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904232904" name="Picture"/>
+                          <pic:cNvPr id="1868083681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520411328" name="Picture">
+                        <wp:docPr id="1273587701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520411328" name="Picture"/>
+                                <pic:cNvPr id="1273587701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25292759" name="Picture">
+                  <wp:docPr id="1637089488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25292759" name="Picture"/>
+                          <pic:cNvPr id="1637089488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494770756" name="Picture">
+                  <wp:docPr id="1995100211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494770756" name="Picture"/>
+                          <pic:cNvPr id="1995100211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43028" name="Picture">
+                  <wp:docPr id="1543893046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43028" name="Picture"/>
+                          <pic:cNvPr id="1543893046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656338886" name="Picture">
+                  <wp:docPr id="221824155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656338886" name="Picture"/>
+                          <pic:cNvPr id="221824155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878144637" name="Picture">
+                  <wp:docPr id="1524369979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878144637" name="Picture"/>
+                          <pic:cNvPr id="1524369979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734583448" name="Picture">
+                  <wp:docPr id="1401910057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734583448" name="Picture"/>
+                          <pic:cNvPr id="1401910057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069507408" name="Picture">
+                        <wp:docPr id="1553948327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069507408" name="Picture"/>
+                                <pic:cNvPr id="1553948327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652525743" name="Picture">
+                  <wp:docPr id="905167787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652525743" name="Picture"/>
+                          <pic:cNvPr id="905167787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911131310" name="Picture">
+                  <wp:docPr id="1610605575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911131310" name="Picture"/>
+                          <pic:cNvPr id="1610605575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003592755" name="Picture">
+                  <wp:docPr id="1475062228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003592755" name="Picture"/>
+                          <pic:cNvPr id="1475062228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45541,57 +45541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58368247" name="Picture">
+                  <wp:docPr id="966260197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58368247" name="Picture"/>
+                          <pic:cNvPr id="966260197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45612,57 +45612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045156042" name="Picture">
+                  <wp:docPr id="426307852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045156042" name="Picture"/>
+                          <pic:cNvPr id="426307852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46026,57 +46026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713188558" name="Picture">
+                  <wp:docPr id="323444476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713188558" name="Picture"/>
+                          <pic:cNvPr id="323444476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>