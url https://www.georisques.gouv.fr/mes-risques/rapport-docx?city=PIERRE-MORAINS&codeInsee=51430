--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323330936" name="Picture">
+                  <wp:docPr id="557509712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323330936" name="Picture"/>
+                          <pic:cNvPr id="557509712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746304594" name="Picture">
+                  <wp:docPr id="743262044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746304594" name="Picture"/>
+                          <pic:cNvPr id="743262044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976988007" name="Picture">
+                        <wp:docPr id="574616256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976988007" name="Picture"/>
+                                <pic:cNvPr id="574616256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273617546" name="Picture">
+                  <wp:docPr id="990829093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273617546" name="Picture"/>
+                          <pic:cNvPr id="990829093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805385796" name="Picture">
+                  <wp:docPr id="1524760428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805385796" name="Picture"/>
+                          <pic:cNvPr id="1524760428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956687925" name="Picture">
+                  <wp:docPr id="451752102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956687925" name="Picture"/>
+                          <pic:cNvPr id="451752102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081617940" name="Picture">
+                  <wp:docPr id="734633831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081617940" name="Picture"/>
+                          <pic:cNvPr id="734633831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721408329" name="Picture">
+                  <wp:docPr id="1589487014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721408329" name="Picture"/>
+                          <pic:cNvPr id="1589487014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822715425" name="Picture">
+                        <wp:docPr id="1143464408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822715425" name="Picture"/>
+                                <pic:cNvPr id="1143464408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811069664" name="Picture">
+                        <wp:docPr id="1594802610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811069664" name="Picture"/>
+                                <pic:cNvPr id="1594802610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250146616" name="Picture">
+                        <wp:docPr id="2058275005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250146616" name="Picture"/>
+                                <pic:cNvPr id="2058275005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885026180" name="Picture">
+                        <wp:docPr id="983191417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885026180" name="Picture"/>
+                                <pic:cNvPr id="983191417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234701925" name="Picture">
+                        <wp:docPr id="719326597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234701925" name="Picture"/>
+                                <pic:cNvPr id="719326597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654682748" name="Picture">
+                        <wp:docPr id="1780627910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654682748" name="Picture"/>
+                                <pic:cNvPr id="1780627910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930887528" name="Picture">
+                        <wp:docPr id="1286366106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930887528" name="Picture"/>
+                                <pic:cNvPr id="1286366106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751525193" name="Picture">
+                        <wp:docPr id="882536318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751525193" name="Picture"/>
+                                <pic:cNvPr id="882536318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806171765" name="Picture">
+                        <wp:docPr id="881949407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806171765" name="Picture"/>
+                                <pic:cNvPr id="881949407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490291385" name="Picture">
+                        <wp:docPr id="1248445118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490291385" name="Picture"/>
+                                <pic:cNvPr id="1248445118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617559113" name="Picture">
+                        <wp:docPr id="1573199068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617559113" name="Picture"/>
+                                <pic:cNvPr id="1573199068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211043825" name="Picture">
+                        <wp:docPr id="2030551737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211043825" name="Picture"/>
+                                <pic:cNvPr id="2030551737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612468505" name="Picture">
+                        <wp:docPr id="963783439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612468505" name="Picture"/>
+                                <pic:cNvPr id="963783439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399882072" name="Picture">
+                        <wp:docPr id="1175295171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399882072" name="Picture"/>
+                                <pic:cNvPr id="1175295171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102710464" name="Picture">
+                        <wp:docPr id="1849821624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102710464" name="Picture"/>
+                                <pic:cNvPr id="1849821624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637440089" name="Picture">
+                  <wp:docPr id="446064084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637440089" name="Picture"/>
+                          <pic:cNvPr id="446064084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516353940" name="Picture">
+                  <wp:docPr id="2066403573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516353940" name="Picture"/>
+                          <pic:cNvPr id="2066403573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966042347" name="Picture">
+                  <wp:docPr id="1047868099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966042347" name="Picture"/>
+                          <pic:cNvPr id="1047868099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382182352" name="Picture">
+                  <wp:docPr id="1461367315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382182352" name="Picture"/>
+                          <pic:cNvPr id="1461367315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423935982" name="Picture">
+                  <wp:docPr id="802738335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423935982" name="Picture"/>
+                          <pic:cNvPr id="802738335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416206243" name="Picture">
+                  <wp:docPr id="1491587541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416206243" name="Picture"/>
+                          <pic:cNvPr id="1491587541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651872888" name="Picture">
+                        <wp:docPr id="1358958382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651872888" name="Picture"/>
+                                <pic:cNvPr id="1358958382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601243682" name="Picture">
+                  <wp:docPr id="1336544849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601243682" name="Picture"/>
+                          <pic:cNvPr id="1336544849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845563610" name="Picture">
+                  <wp:docPr id="194450310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845563610" name="Picture"/>
+                          <pic:cNvPr id="194450310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109382116" name="Picture">
+                  <wp:docPr id="1522472101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109382116" name="Picture"/>
+                          <pic:cNvPr id="1522472101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166190078" name="Picture">
+                  <wp:docPr id="252610046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166190078" name="Picture"/>
+                          <pic:cNvPr id="252610046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049374050" name="Picture">
+                  <wp:docPr id="1375764824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049374050" name="Picture"/>
+                          <pic:cNvPr id="1375764824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484992127" name="Picture">
+                  <wp:docPr id="1597827124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484992127" name="Picture"/>
+                          <pic:cNvPr id="1597827124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112022971" name="Picture">
+                        <wp:docPr id="93511321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112022971" name="Picture"/>
+                                <pic:cNvPr id="93511321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500973585" name="Picture">
+                  <wp:docPr id="1037560663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500973585" name="Picture"/>
+                          <pic:cNvPr id="1037560663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349247849" name="Picture">
+                  <wp:docPr id="891958208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349247849" name="Picture"/>
+                          <pic:cNvPr id="891958208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946514466" name="Picture">
+                  <wp:docPr id="1209110023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946514466" name="Picture"/>
+                          <pic:cNvPr id="1209110023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754880324" name="Picture">
+                  <wp:docPr id="96083508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754880324" name="Picture"/>
+                          <pic:cNvPr id="96083508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747969641" name="Picture">
+                  <wp:docPr id="1862896048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747969641" name="Picture"/>
+                          <pic:cNvPr id="1862896048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759763493" name="Picture">
+                  <wp:docPr id="170635179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759763493" name="Picture"/>
+                          <pic:cNvPr id="170635179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240732718" name="Picture">
+                        <wp:docPr id="107887082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240732718" name="Picture"/>
+                                <pic:cNvPr id="107887082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810151930" name="Picture">
+                  <wp:docPr id="1366263931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810151930" name="Picture"/>
+                          <pic:cNvPr id="1366263931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461508490" name="Picture">
+                  <wp:docPr id="527933274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461508490" name="Picture"/>
+                          <pic:cNvPr id="527933274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978298805" name="Picture">
+                  <wp:docPr id="295558670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978298805" name="Picture"/>
+                          <pic:cNvPr id="295558670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362820755" name="Picture">
+                  <wp:docPr id="690387256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362820755" name="Picture"/>
+                          <pic:cNvPr id="690387256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490604013" name="Picture">
+                  <wp:docPr id="1482182764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490604013" name="Picture"/>
+                          <pic:cNvPr id="1482182764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117370307" name="Picture">
+                  <wp:docPr id="177528933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117370307" name="Picture"/>
+                          <pic:cNvPr id="177528933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454772271" name="Picture">
+                        <wp:docPr id="510648163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454772271" name="Picture"/>
+                                <pic:cNvPr id="510648163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668430287" name="Picture">
+                  <wp:docPr id="861242115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668430287" name="Picture"/>
+                          <pic:cNvPr id="861242115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487312088" name="Picture">
+                  <wp:docPr id="199999824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487312088" name="Picture"/>
+                          <pic:cNvPr id="199999824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736349992" name="Picture">
+                  <wp:docPr id="1589573424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736349992" name="Picture"/>
+                          <pic:cNvPr id="1589573424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492203661" name="Picture">
+                  <wp:docPr id="920234150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492203661" name="Picture"/>
+                          <pic:cNvPr id="920234150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664313876" name="Picture">
+                  <wp:docPr id="240196832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664313876" name="Picture"/>
+                          <pic:cNvPr id="240196832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864213542" name="Picture">
+                  <wp:docPr id="509196658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864213542" name="Picture"/>
+                          <pic:cNvPr id="509196658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386269211" name="Picture">
+                  <wp:docPr id="409538629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386269211" name="Picture"/>
+                          <pic:cNvPr id="409538629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546943128" name="Picture">
+                  <wp:docPr id="1574061285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546943128" name="Picture"/>
+                          <pic:cNvPr id="1574061285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042368191" name="Picture">
+                  <wp:docPr id="617028580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042368191" name="Picture"/>
+                          <pic:cNvPr id="617028580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>