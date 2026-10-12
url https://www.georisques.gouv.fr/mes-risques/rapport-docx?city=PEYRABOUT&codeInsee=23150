--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802962389" name="Picture">
+                  <wp:docPr id="1999968781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802962389" name="Picture"/>
+                          <pic:cNvPr id="1999968781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933203581" name="Picture">
+                  <wp:docPr id="62807710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933203581" name="Picture"/>
+                          <pic:cNvPr id="62807710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134578728" name="Picture">
+                        <wp:docPr id="1653345362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134578728" name="Picture"/>
+                                <pic:cNvPr id="1653345362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299238401" name="Picture">
+                  <wp:docPr id="1229617853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299238401" name="Picture"/>
+                          <pic:cNvPr id="1229617853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410635080" name="Picture">
+                  <wp:docPr id="753284223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410635080" name="Picture"/>
+                          <pic:cNvPr id="753284223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064865827" name="Picture">
+                  <wp:docPr id="355988134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064865827" name="Picture"/>
+                          <pic:cNvPr id="355988134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082562929" name="Picture">
+                  <wp:docPr id="2002763427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082562929" name="Picture"/>
+                          <pic:cNvPr id="2002763427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484310514" name="Picture">
+                  <wp:docPr id="318982853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484310514" name="Picture"/>
+                          <pic:cNvPr id="318982853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993091125" name="Picture">
+                        <wp:docPr id="633001860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993091125" name="Picture"/>
+                                <pic:cNvPr id="633001860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813266841" name="Picture">
+                        <wp:docPr id="1307926701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813266841" name="Picture"/>
+                                <pic:cNvPr id="1307926701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124378120" name="Picture">
+                        <wp:docPr id="676821810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124378120" name="Picture"/>
+                                <pic:cNvPr id="676821810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686583798" name="Picture">
+                        <wp:docPr id="1508019937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686583798" name="Picture"/>
+                                <pic:cNvPr id="1508019937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342355987" name="Picture">
+                        <wp:docPr id="1046696496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342355987" name="Picture"/>
+                                <pic:cNvPr id="1046696496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841445313" name="Picture">
+                        <wp:docPr id="233242732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841445313" name="Picture"/>
+                                <pic:cNvPr id="233242732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458615384" name="Picture">
+                        <wp:docPr id="1234623132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458615384" name="Picture"/>
+                                <pic:cNvPr id="1234623132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315900023" name="Picture">
+                        <wp:docPr id="1641895966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315900023" name="Picture"/>
+                                <pic:cNvPr id="1641895966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22061721" name="Picture">
+                        <wp:docPr id="2116604417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22061721" name="Picture"/>
+                                <pic:cNvPr id="2116604417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808923360" name="Picture">
+                        <wp:docPr id="1456492622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808923360" name="Picture"/>
+                                <pic:cNvPr id="1456492622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717796407" name="Picture">
+                        <wp:docPr id="687734206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717796407" name="Picture"/>
+                                <pic:cNvPr id="687734206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009416142" name="Picture">
+                        <wp:docPr id="572270184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009416142" name="Picture"/>
+                                <pic:cNvPr id="572270184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139409913" name="Picture">
+                  <wp:docPr id="817610763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139409913" name="Picture"/>
+                          <pic:cNvPr id="817610763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077941529" name="Picture">
+                  <wp:docPr id="457567300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077941529" name="Picture"/>
+                          <pic:cNvPr id="457567300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143009274" name="Picture">
+                  <wp:docPr id="2127968661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143009274" name="Picture"/>
+                          <pic:cNvPr id="2127968661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746609610" name="Picture">
+                  <wp:docPr id="1027287824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746609610" name="Picture"/>
+                          <pic:cNvPr id="1027287824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418254525" name="Picture">
+                  <wp:docPr id="1209834905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418254525" name="Picture"/>
+                          <pic:cNvPr id="1209834905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950185012" name="Picture">
+                  <wp:docPr id="1609232752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950185012" name="Picture"/>
+                          <pic:cNvPr id="1609232752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795354771" name="Picture">
+                        <wp:docPr id="16637058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795354771" name="Picture"/>
+                                <pic:cNvPr id="16637058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955868377" name="Picture">
+                  <wp:docPr id="1078965755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955868377" name="Picture"/>
+                          <pic:cNvPr id="1078965755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543869197" name="Picture">
+                  <wp:docPr id="1841754217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543869197" name="Picture"/>
+                          <pic:cNvPr id="1841754217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314406189" name="Picture">
+                  <wp:docPr id="61946015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314406189" name="Picture"/>
+                          <pic:cNvPr id="61946015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813788727" name="Picture">
+                  <wp:docPr id="545241420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813788727" name="Picture"/>
+                          <pic:cNvPr id="545241420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187210325" name="Picture">
+                  <wp:docPr id="1198612138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187210325" name="Picture"/>
+                          <pic:cNvPr id="1198612138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767215334" name="Picture">
+                  <wp:docPr id="1936190669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767215334" name="Picture"/>
+                          <pic:cNvPr id="1936190669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948074326" name="Picture">
+                        <wp:docPr id="1933866553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948074326" name="Picture"/>
+                                <pic:cNvPr id="1933866553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230045099" name="Picture">
+                        <wp:docPr id="923321044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230045099" name="Picture"/>
+                                <pic:cNvPr id="923321044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648564496" name="Picture">
+                  <wp:docPr id="1739427762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648564496" name="Picture"/>
+                          <pic:cNvPr id="1739427762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682727151" name="Picture">
+                  <wp:docPr id="667199705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682727151" name="Picture"/>
+                          <pic:cNvPr id="667199705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112577886" name="Picture">
+                  <wp:docPr id="1210103009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112577886" name="Picture"/>
+                          <pic:cNvPr id="1210103009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405663035" name="Picture">
+                  <wp:docPr id="979157970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405663035" name="Picture"/>
+                          <pic:cNvPr id="979157970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121961913" name="Picture">
+                  <wp:docPr id="883443736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121961913" name="Picture"/>
+                          <pic:cNvPr id="883443736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841188754" name="Picture">
+                  <wp:docPr id="682975486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841188754" name="Picture"/>
+                          <pic:cNvPr id="682975486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294191709" name="Picture">
+                        <wp:docPr id="1727571029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294191709" name="Picture"/>
+                                <pic:cNvPr id="1727571029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059588843" name="Picture">
+                  <wp:docPr id="1707711204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059588843" name="Picture"/>
+                          <pic:cNvPr id="1707711204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100953739" name="Picture">
+                  <wp:docPr id="1674531808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100953739" name="Picture"/>
+                          <pic:cNvPr id="1674531808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946721620" name="Picture">
+                  <wp:docPr id="485692184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946721620" name="Picture"/>
+                          <pic:cNvPr id="485692184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031200430" name="Picture">
+                  <wp:docPr id="1657720483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031200430" name="Picture"/>
+                          <pic:cNvPr id="1657720483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091994806" name="Picture">
+                  <wp:docPr id="1727661012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091994806" name="Picture"/>
+                          <pic:cNvPr id="1727661012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049209939" name="Picture">
+                  <wp:docPr id="450635322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049209939" name="Picture"/>
+                          <pic:cNvPr id="450635322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058924273" name="Picture">
+                        <wp:docPr id="1560810308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058924273" name="Picture"/>
+                                <pic:cNvPr id="1560810308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603445019" name="Picture">
+                  <wp:docPr id="639505193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603445019" name="Picture"/>
+                          <pic:cNvPr id="639505193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065157430" name="Picture">
+                  <wp:docPr id="2036325166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065157430" name="Picture"/>
+                          <pic:cNvPr id="2036325166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124199124" name="Picture">
+                  <wp:docPr id="28157333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124199124" name="Picture"/>
+                          <pic:cNvPr id="28157333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>