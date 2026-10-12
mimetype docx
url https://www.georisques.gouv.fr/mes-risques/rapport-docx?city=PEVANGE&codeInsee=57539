--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53101289" name="Picture">
+                  <wp:docPr id="187594436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53101289" name="Picture"/>
+                          <pic:cNvPr id="187594436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400589771" name="Picture">
+                  <wp:docPr id="1428600388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400589771" name="Picture"/>
+                          <pic:cNvPr id="1428600388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772769522" name="Picture">
+                        <wp:docPr id="1134166341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772769522" name="Picture"/>
+                                <pic:cNvPr id="1134166341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873107883" name="Picture">
+                  <wp:docPr id="222061772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873107883" name="Picture"/>
+                          <pic:cNvPr id="222061772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878176634" name="Picture">
+                  <wp:docPr id="1896620363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878176634" name="Picture"/>
+                          <pic:cNvPr id="1896620363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318306380" name="Picture">
+                  <wp:docPr id="2081785050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318306380" name="Picture"/>
+                          <pic:cNvPr id="2081785050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232207728" name="Picture">
+                  <wp:docPr id="1204590568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232207728" name="Picture"/>
+                          <pic:cNvPr id="1204590568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796629507" name="Picture">
+                  <wp:docPr id="256190537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796629507" name="Picture"/>
+                          <pic:cNvPr id="256190537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590810342" name="Picture">
+                        <wp:docPr id="1279618573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590810342" name="Picture"/>
+                                <pic:cNvPr id="1279618573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527110836" name="Picture">
+                        <wp:docPr id="1164523877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527110836" name="Picture"/>
+                                <pic:cNvPr id="1164523877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063441713" name="Picture">
+                        <wp:docPr id="889446439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063441713" name="Picture"/>
+                                <pic:cNvPr id="889446439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787055027" name="Picture">
+                        <wp:docPr id="827788357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787055027" name="Picture"/>
+                                <pic:cNvPr id="827788357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142813020" name="Picture">
+                        <wp:docPr id="1483491926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142813020" name="Picture"/>
+                                <pic:cNvPr id="1483491926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735458967" name="Picture">
+                        <wp:docPr id="146418460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735458967" name="Picture"/>
+                                <pic:cNvPr id="146418460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55096854" name="Picture">
+                        <wp:docPr id="574555228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55096854" name="Picture"/>
+                                <pic:cNvPr id="574555228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460332433" name="Picture">
+                        <wp:docPr id="980988863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460332433" name="Picture"/>
+                                <pic:cNvPr id="980988863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343616769" name="Picture">
+                        <wp:docPr id="1427423873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343616769" name="Picture"/>
+                                <pic:cNvPr id="1427423873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270028874" name="Picture">
+                        <wp:docPr id="1882752659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270028874" name="Picture"/>
+                                <pic:cNvPr id="1882752659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791132903" name="Picture">
+                        <wp:docPr id="1728578314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791132903" name="Picture"/>
+                                <pic:cNvPr id="1728578314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055980138" name="Picture">
+                        <wp:docPr id="87335504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055980138" name="Picture"/>
+                                <pic:cNvPr id="87335504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415607324" name="Picture">
+                        <wp:docPr id="1553031864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415607324" name="Picture"/>
+                                <pic:cNvPr id="1553031864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030916378" name="Picture">
+                        <wp:docPr id="1746651215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030916378" name="Picture"/>
+                                <pic:cNvPr id="1746651215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009682496" name="Picture">
+                        <wp:docPr id="438019517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009682496" name="Picture"/>
+                                <pic:cNvPr id="438019517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462624788" name="Picture">
+                  <wp:docPr id="1220955314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462624788" name="Picture"/>
+                          <pic:cNvPr id="1220955314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273345317" name="Picture">
+                  <wp:docPr id="1020643364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273345317" name="Picture"/>
+                          <pic:cNvPr id="1020643364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287529748" name="Picture">
+                  <wp:docPr id="210054333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287529748" name="Picture"/>
+                          <pic:cNvPr id="210054333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552567281" name="Picture">
+                  <wp:docPr id="1205552656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552567281" name="Picture"/>
+                          <pic:cNvPr id="1205552656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139081983" name="Picture">
+                  <wp:docPr id="940205257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139081983" name="Picture"/>
+                          <pic:cNvPr id="940205257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785487096" name="Picture">
+                  <wp:docPr id="889713576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785487096" name="Picture"/>
+                          <pic:cNvPr id="889713576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670648070" name="Picture">
+                        <wp:docPr id="1328283567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670648070" name="Picture"/>
+                                <pic:cNvPr id="1328283567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282816181" name="Picture">
+                        <wp:docPr id="1663168241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282816181" name="Picture"/>
+                                <pic:cNvPr id="1663168241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673187524" name="Picture">
+                  <wp:docPr id="568038865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673187524" name="Picture"/>
+                          <pic:cNvPr id="568038865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038192026" name="Picture">
+                  <wp:docPr id="480725818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038192026" name="Picture"/>
+                          <pic:cNvPr id="480725818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988424277" name="Picture">
+                  <wp:docPr id="1880979513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988424277" name="Picture"/>
+                          <pic:cNvPr id="1880979513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196094727" name="Picture">
+                  <wp:docPr id="643053649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196094727" name="Picture"/>
+                          <pic:cNvPr id="643053649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023096154" name="Picture">
+                  <wp:docPr id="1525938986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023096154" name="Picture"/>
+                          <pic:cNvPr id="1525938986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116790541" name="Picture">
+                  <wp:docPr id="820163677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116790541" name="Picture"/>
+                          <pic:cNvPr id="820163677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671034280" name="Picture">
+                        <wp:docPr id="1057399978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671034280" name="Picture"/>
+                                <pic:cNvPr id="1057399978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295115815" name="Picture">
+                  <wp:docPr id="451133259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295115815" name="Picture"/>
+                          <pic:cNvPr id="451133259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796454757" name="Picture">
+                  <wp:docPr id="424332391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796454757" name="Picture"/>
+                          <pic:cNvPr id="424332391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290302084" name="Picture">
+                  <wp:docPr id="1542189550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290302084" name="Picture"/>
+                          <pic:cNvPr id="1542189550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677108301" name="Picture">
+                  <wp:docPr id="1563824746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677108301" name="Picture"/>
+                          <pic:cNvPr id="1563824746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868286333" name="Picture">
+                  <wp:docPr id="1858204618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868286333" name="Picture"/>
+                          <pic:cNvPr id="1858204618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017866477" name="Picture">
+                  <wp:docPr id="1347711959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017866477" name="Picture"/>
+                          <pic:cNvPr id="1347711959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193727376" name="Picture">
+                        <wp:docPr id="909299996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193727376" name="Picture"/>
+                                <pic:cNvPr id="909299996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238966467" name="Picture">
+                  <wp:docPr id="1158399686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238966467" name="Picture"/>
+                          <pic:cNvPr id="1158399686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135789929" name="Picture">
+                  <wp:docPr id="539602166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135789929" name="Picture"/>
+                          <pic:cNvPr id="539602166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063372798" name="Picture">
+                  <wp:docPr id="1382629571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063372798" name="Picture"/>
+                          <pic:cNvPr id="1382629571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237958624" name="Picture">
+                  <wp:docPr id="1880348914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237958624" name="Picture"/>
+                          <pic:cNvPr id="1880348914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4854822" name="Picture">
+                  <wp:docPr id="273649544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4854822" name="Picture"/>
+                          <pic:cNvPr id="273649544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059181120" name="Picture">
+                  <wp:docPr id="138906000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059181120" name="Picture"/>
+                          <pic:cNvPr id="138906000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411781074" name="Picture">
+                        <wp:docPr id="1591263633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411781074" name="Picture"/>
+                                <pic:cNvPr id="1591263633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114005535" name="Picture">
+                  <wp:docPr id="1793579219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114005535" name="Picture"/>
+                          <pic:cNvPr id="1793579219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373065015" name="Picture">
+                  <wp:docPr id="1308555228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373065015" name="Picture"/>
+                          <pic:cNvPr id="1308555228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604388749" name="Picture">
+                  <wp:docPr id="1837178096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604388749" name="Picture"/>
+                          <pic:cNvPr id="1837178096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923656787" name="Picture">
+                  <wp:docPr id="1743889222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923656787" name="Picture"/>
+                          <pic:cNvPr id="1743889222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632750722" name="Picture">
+                  <wp:docPr id="2072247021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632750722" name="Picture"/>
+                          <pic:cNvPr id="2072247021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281457109" name="Picture">
+                  <wp:docPr id="1807155309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281457109" name="Picture"/>
+                          <pic:cNvPr id="1807155309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140953235" name="Picture">
+                  <wp:docPr id="252169060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140953235" name="Picture"/>
+                          <pic:cNvPr id="252169060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932186204" name="Picture">
+                  <wp:docPr id="174780177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932186204" name="Picture"/>
+                          <pic:cNvPr id="174780177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355729798" name="Picture">
+                  <wp:docPr id="1137954223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355729798" name="Picture"/>
+                          <pic:cNvPr id="1137954223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>