--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13972864" name="Picture">
+                  <wp:docPr id="1963945005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13972864" name="Picture"/>
+                          <pic:cNvPr id="1963945005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947575329" name="Picture">
+                  <wp:docPr id="362462134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947575329" name="Picture"/>
+                          <pic:cNvPr id="362462134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417381121" name="Picture">
+                        <wp:docPr id="689211460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417381121" name="Picture"/>
+                                <pic:cNvPr id="689211460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744593855" name="Picture">
+                  <wp:docPr id="476585490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744593855" name="Picture"/>
+                          <pic:cNvPr id="476585490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296377986" name="Picture">
+                  <wp:docPr id="1834213325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296377986" name="Picture"/>
+                          <pic:cNvPr id="1834213325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666250438" name="Picture">
+                  <wp:docPr id="1073008666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666250438" name="Picture"/>
+                          <pic:cNvPr id="1073008666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692443275" name="Picture">
+                  <wp:docPr id="1263559712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692443275" name="Picture"/>
+                          <pic:cNvPr id="1263559712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145330927" name="Picture">
+                  <wp:docPr id="361899894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145330927" name="Picture"/>
+                          <pic:cNvPr id="361899894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976471204" name="Picture">
+                        <wp:docPr id="1596158834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976471204" name="Picture"/>
+                                <pic:cNvPr id="1596158834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251568500" name="Picture">
+                        <wp:docPr id="1723660569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251568500" name="Picture"/>
+                                <pic:cNvPr id="1723660569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108249400" name="Picture">
+                        <wp:docPr id="695205337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108249400" name="Picture"/>
+                                <pic:cNvPr id="695205337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517483152" name="Picture">
+                        <wp:docPr id="623017180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517483152" name="Picture"/>
+                                <pic:cNvPr id="623017180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066208978" name="Picture">
+                        <wp:docPr id="2069950238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066208978" name="Picture"/>
+                                <pic:cNvPr id="2069950238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344101472" name="Picture">
+                        <wp:docPr id="2039499451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344101472" name="Picture"/>
+                                <pic:cNvPr id="2039499451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40471020" name="Picture">
+                        <wp:docPr id="992216039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40471020" name="Picture"/>
+                                <pic:cNvPr id="992216039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062457647" name="Picture">
+                        <wp:docPr id="1196120621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062457647" name="Picture"/>
+                                <pic:cNvPr id="1196120621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100766557" name="Picture">
+                        <wp:docPr id="1147167089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100766557" name="Picture"/>
+                                <pic:cNvPr id="1147167089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536464694" name="Picture">
+                        <wp:docPr id="1664160310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536464694" name="Picture"/>
+                                <pic:cNvPr id="1664160310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375066164" name="Picture">
+                        <wp:docPr id="1226324557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375066164" name="Picture"/>
+                                <pic:cNvPr id="1226324557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497385370" name="Picture">
+                        <wp:docPr id="950794081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497385370" name="Picture"/>
+                                <pic:cNvPr id="950794081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559244716" name="Picture">
+                        <wp:docPr id="1628542362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559244716" name="Picture"/>
+                                <pic:cNvPr id="1628542362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363194300" name="Picture">
+                        <wp:docPr id="81517905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363194300" name="Picture"/>
+                                <pic:cNvPr id="81517905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892649161" name="Picture">
+                        <wp:docPr id="452789404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892649161" name="Picture"/>
+                                <pic:cNvPr id="452789404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175180023" name="Picture">
+                  <wp:docPr id="1294602517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175180023" name="Picture"/>
+                          <pic:cNvPr id="1294602517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039904295" name="Picture">
+                  <wp:docPr id="1667765130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039904295" name="Picture"/>
+                          <pic:cNvPr id="1667765130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966001124" name="Picture">
+                  <wp:docPr id="961960235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966001124" name="Picture"/>
+                          <pic:cNvPr id="961960235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342626150" name="Picture">
+                  <wp:docPr id="1917112352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342626150" name="Picture"/>
+                          <pic:cNvPr id="1917112352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432579889" name="Picture">
+                  <wp:docPr id="272082341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432579889" name="Picture"/>
+                          <pic:cNvPr id="272082341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785023048" name="Picture">
+                  <wp:docPr id="2048147839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785023048" name="Picture"/>
+                          <pic:cNvPr id="2048147839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040652588" name="Picture">
+                        <wp:docPr id="1087005734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040652588" name="Picture"/>
+                                <pic:cNvPr id="1087005734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050313185" name="Picture">
+                        <wp:docPr id="1765458686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050313185" name="Picture"/>
+                                <pic:cNvPr id="1765458686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832466255" name="Picture">
+                  <wp:docPr id="1874276986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832466255" name="Picture"/>
+                          <pic:cNvPr id="1874276986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656293541" name="Picture">
+                  <wp:docPr id="1172364444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656293541" name="Picture"/>
+                          <pic:cNvPr id="1172364444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298212398" name="Picture">
+                  <wp:docPr id="2054347756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298212398" name="Picture"/>
+                          <pic:cNvPr id="2054347756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545907942" name="Picture">
+                  <wp:docPr id="1084311454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545907942" name="Picture"/>
+                          <pic:cNvPr id="1084311454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67167723" name="Picture">
+                  <wp:docPr id="242704435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67167723" name="Picture"/>
+                          <pic:cNvPr id="242704435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947776823" name="Picture">
+                  <wp:docPr id="1933197625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947776823" name="Picture"/>
+                          <pic:cNvPr id="1933197625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199224213" name="Picture">
+                        <wp:docPr id="414646367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199224213" name="Picture"/>
+                                <pic:cNvPr id="414646367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115869792" name="Picture">
+                        <wp:docPr id="1965642379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115869792" name="Picture"/>
+                                <pic:cNvPr id="1965642379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854443545" name="Picture">
+                  <wp:docPr id="1759162396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854443545" name="Picture"/>
+                          <pic:cNvPr id="1759162396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563789508" name="Picture">
+                  <wp:docPr id="1036573185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563789508" name="Picture"/>
+                          <pic:cNvPr id="1036573185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88496114" name="Picture">
+                  <wp:docPr id="877747332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88496114" name="Picture"/>
+                          <pic:cNvPr id="877747332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642891640" name="Picture">
+                  <wp:docPr id="252694398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642891640" name="Picture"/>
+                          <pic:cNvPr id="252694398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700294890" name="Picture">
+                  <wp:docPr id="174274811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700294890" name="Picture"/>
+                          <pic:cNvPr id="174274811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031129536" name="Picture">
+                  <wp:docPr id="1639004669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031129536" name="Picture"/>
+                          <pic:cNvPr id="1639004669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688081265" name="Picture">
+                        <wp:docPr id="1306436637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688081265" name="Picture"/>
+                                <pic:cNvPr id="1306436637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33704,57 +33704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409210466" name="Picture">
+                  <wp:docPr id="1686236930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409210466" name="Picture"/>
+                          <pic:cNvPr id="1686236930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33775,57 +33775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037933059" name="Picture">
+                  <wp:docPr id="538920410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037933059" name="Picture"/>
+                          <pic:cNvPr id="538920410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34243,57 +34243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835660742" name="Picture">
+                  <wp:docPr id="416936840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835660742" name="Picture"/>
+                          <pic:cNvPr id="416936840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35402,57 +35402,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964226150" name="Picture">
+                  <wp:docPr id="376596234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964226150" name="Picture"/>
+                          <pic:cNvPr id="376596234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35491,57 +35491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60477238" name="Picture">
+                  <wp:docPr id="1285149067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60477238" name="Picture"/>
+                          <pic:cNvPr id="1285149067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36135,57 +36135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562027846" name="Picture">
+                  <wp:docPr id="453717539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562027846" name="Picture"/>
+                          <pic:cNvPr id="453717539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37133,57 +37133,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141616004" name="Picture">
+                  <wp:docPr id="2037671733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141616004" name="Picture"/>
+                          <pic:cNvPr id="2037671733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37236,57 +37236,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367548230" name="Picture">
+                  <wp:docPr id="1585475587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367548230" name="Picture"/>
+                          <pic:cNvPr id="1585475587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38613,57 +38613,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899154015" name="Picture">
+                  <wp:docPr id="603783309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899154015" name="Picture"/>
+                          <pic:cNvPr id="603783309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39756,57 +39756,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426927655" name="Picture">
+                        <wp:docPr id="940401225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426927655" name="Picture"/>
+                                <pic:cNvPr id="940401225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41117,57 +41117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551704609" name="Picture">
+                  <wp:docPr id="1941955757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551704609" name="Picture"/>
+                          <pic:cNvPr id="1941955757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728372411" name="Picture">
+                  <wp:docPr id="235309815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728372411" name="Picture"/>
+                          <pic:cNvPr id="235309815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41850,57 +41850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014097360" name="Picture">
+                  <wp:docPr id="1733041350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014097360" name="Picture"/>
+                          <pic:cNvPr id="1733041350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42848,57 +42848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903276130" name="Picture">
+                  <wp:docPr id="810498092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903276130" name="Picture"/>
+                          <pic:cNvPr id="810498092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42951,57 +42951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295273794" name="Picture">
+                  <wp:docPr id="1384935837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295273794" name="Picture"/>
+                          <pic:cNvPr id="1384935837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44328,57 +44328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715429547" name="Picture">
+                  <wp:docPr id="340557715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715429547" name="Picture"/>
+                          <pic:cNvPr id="340557715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45471,57 +45471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100911759" name="Picture">
+                        <wp:docPr id="618978018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100911759" name="Picture"/>
+                                <pic:cNvPr id="618978018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46692,57 +46692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555668527" name="Picture">
+                  <wp:docPr id="1394841866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555668527" name="Picture"/>
+                          <pic:cNvPr id="1394841866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46763,57 +46763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837896577" name="Picture">
+                  <wp:docPr id="431245924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837896577" name="Picture"/>
+                          <pic:cNvPr id="431245924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47177,57 +47177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145873741" name="Picture">
+                  <wp:docPr id="394007741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145873741" name="Picture"/>
+                          <pic:cNvPr id="394007741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>