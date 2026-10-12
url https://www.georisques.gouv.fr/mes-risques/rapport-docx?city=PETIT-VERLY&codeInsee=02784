--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194595930" name="Picture">
+                  <wp:docPr id="1037739473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194595930" name="Picture"/>
+                          <pic:cNvPr id="1037739473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507329606" name="Picture">
+                  <wp:docPr id="263903835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507329606" name="Picture"/>
+                          <pic:cNvPr id="263903835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592567999" name="Picture">
+                        <wp:docPr id="1638125188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592567999" name="Picture"/>
+                                <pic:cNvPr id="1638125188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471715840" name="Picture">
+                  <wp:docPr id="1491536650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471715840" name="Picture"/>
+                          <pic:cNvPr id="1491536650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657396416" name="Picture">
+                  <wp:docPr id="1050632131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657396416" name="Picture"/>
+                          <pic:cNvPr id="1050632131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756161197" name="Picture">
+                  <wp:docPr id="161020750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756161197" name="Picture"/>
+                          <pic:cNvPr id="161020750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677214398" name="Picture">
+                  <wp:docPr id="777002194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677214398" name="Picture"/>
+                          <pic:cNvPr id="777002194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298462327" name="Picture">
+                  <wp:docPr id="1567894947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298462327" name="Picture"/>
+                          <pic:cNvPr id="1567894947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143616136" name="Picture">
+                        <wp:docPr id="1803441586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143616136" name="Picture"/>
+                                <pic:cNvPr id="1803441586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243256659" name="Picture">
+                        <wp:docPr id="1066149199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243256659" name="Picture"/>
+                                <pic:cNvPr id="1066149199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063667680" name="Picture">
+                        <wp:docPr id="102738037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063667680" name="Picture"/>
+                                <pic:cNvPr id="102738037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42145117" name="Picture">
+                        <wp:docPr id="1948605283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42145117" name="Picture"/>
+                                <pic:cNvPr id="1948605283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928328573" name="Picture">
+                        <wp:docPr id="552046647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928328573" name="Picture"/>
+                                <pic:cNvPr id="552046647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003720169" name="Picture">
+                        <wp:docPr id="1547453430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003720169" name="Picture"/>
+                                <pic:cNvPr id="1547453430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369816173" name="Picture">
+                        <wp:docPr id="1438931220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369816173" name="Picture"/>
+                                <pic:cNvPr id="1438931220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933054716" name="Picture">
+                        <wp:docPr id="1873149997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933054716" name="Picture"/>
+                                <pic:cNvPr id="1873149997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93258345" name="Picture">
+                        <wp:docPr id="1081318445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93258345" name="Picture"/>
+                                <pic:cNvPr id="1081318445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966861255" name="Picture">
+                        <wp:docPr id="540311846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966861255" name="Picture"/>
+                                <pic:cNvPr id="540311846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074516999" name="Picture">
+                        <wp:docPr id="1358988137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074516999" name="Picture"/>
+                                <pic:cNvPr id="1358988137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235009427" name="Picture">
+                        <wp:docPr id="962893073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235009427" name="Picture"/>
+                                <pic:cNvPr id="962893073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396406816" name="Picture">
+                  <wp:docPr id="993648949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396406816" name="Picture"/>
+                          <pic:cNvPr id="993648949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948766410" name="Picture">
+                  <wp:docPr id="1325003659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948766410" name="Picture"/>
+                          <pic:cNvPr id="1325003659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577516735" name="Picture">
+                  <wp:docPr id="465124607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577516735" name="Picture"/>
+                          <pic:cNvPr id="465124607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491074298" name="Picture">
+                  <wp:docPr id="107355631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491074298" name="Picture"/>
+                          <pic:cNvPr id="107355631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980151903" name="Picture">
+                  <wp:docPr id="1711197361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980151903" name="Picture"/>
+                          <pic:cNvPr id="1711197361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734764383" name="Picture">
+                  <wp:docPr id="586403477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734764383" name="Picture"/>
+                          <pic:cNvPr id="586403477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907150368" name="Picture">
+                        <wp:docPr id="1411643800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907150368" name="Picture"/>
+                                <pic:cNvPr id="1411643800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608074343" name="Picture">
+                  <wp:docPr id="935321258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608074343" name="Picture"/>
+                          <pic:cNvPr id="935321258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837174475" name="Picture">
+                  <wp:docPr id="1737706497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837174475" name="Picture"/>
+                          <pic:cNvPr id="1737706497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401831379" name="Picture">
+                  <wp:docPr id="741836370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401831379" name="Picture"/>
+                          <pic:cNvPr id="741836370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846294612" name="Picture">
+                  <wp:docPr id="765180324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846294612" name="Picture"/>
+                          <pic:cNvPr id="765180324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660234273" name="Picture">
+                  <wp:docPr id="451904909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660234273" name="Picture"/>
+                          <pic:cNvPr id="451904909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878441219" name="Picture">
+                  <wp:docPr id="502957750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878441219" name="Picture"/>
+                          <pic:cNvPr id="502957750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493758258" name="Picture">
+                        <wp:docPr id="409770411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493758258" name="Picture"/>
+                                <pic:cNvPr id="409770411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287676140" name="Picture">
+                        <wp:docPr id="1661286781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287676140" name="Picture"/>
+                                <pic:cNvPr id="1661286781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390381351" name="Picture">
+                  <wp:docPr id="534267255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390381351" name="Picture"/>
+                          <pic:cNvPr id="534267255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921771367" name="Picture">
+                  <wp:docPr id="165898727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921771367" name="Picture"/>
+                          <pic:cNvPr id="165898727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162450254" name="Picture">
+                  <wp:docPr id="41520168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162450254" name="Picture"/>
+                          <pic:cNvPr id="41520168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278504776" name="Picture">
+                  <wp:docPr id="1836879484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278504776" name="Picture"/>
+                          <pic:cNvPr id="1836879484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890689344" name="Picture">
+                  <wp:docPr id="470475127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890689344" name="Picture"/>
+                          <pic:cNvPr id="470475127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027224574" name="Picture">
+                  <wp:docPr id="593780059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027224574" name="Picture"/>
+                          <pic:cNvPr id="593780059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163300890" name="Picture">
+                        <wp:docPr id="326794232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163300890" name="Picture"/>
+                                <pic:cNvPr id="326794232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689958541" name="Picture">
+                  <wp:docPr id="309686857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689958541" name="Picture"/>
+                          <pic:cNvPr id="309686857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137825528" name="Picture">
+                  <wp:docPr id="172695495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137825528" name="Picture"/>
+                          <pic:cNvPr id="172695495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975522991" name="Picture">
+                  <wp:docPr id="1922913329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975522991" name="Picture"/>
+                          <pic:cNvPr id="1922913329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790037359" name="Picture">
+                  <wp:docPr id="835480093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790037359" name="Picture"/>
+                          <pic:cNvPr id="835480093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528527969" name="Picture">
+                  <wp:docPr id="837346918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528527969" name="Picture"/>
+                          <pic:cNvPr id="837346918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870399447" name="Picture">
+                  <wp:docPr id="363112048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870399447" name="Picture"/>
+                          <pic:cNvPr id="363112048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456491432" name="Picture">
+                        <wp:docPr id="449036985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456491432" name="Picture"/>
+                                <pic:cNvPr id="449036985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495120922" name="Picture">
+                  <wp:docPr id="711221431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495120922" name="Picture"/>
+                          <pic:cNvPr id="711221431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316898554" name="Picture">
+                  <wp:docPr id="67649158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316898554" name="Picture"/>
+                          <pic:cNvPr id="67649158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956027966" name="Picture">
+                  <wp:docPr id="1585916123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956027966" name="Picture"/>
+                          <pic:cNvPr id="1585916123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>