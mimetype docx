--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634762278" name="Picture">
+                  <wp:docPr id="1306614984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634762278" name="Picture"/>
+                          <pic:cNvPr id="1306614984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514210532" name="Picture">
+                  <wp:docPr id="1977093058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514210532" name="Picture"/>
+                          <pic:cNvPr id="1977093058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692053381" name="Picture">
+                        <wp:docPr id="1941391241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692053381" name="Picture"/>
+                                <pic:cNvPr id="1941391241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306179661" name="Picture">
+                  <wp:docPr id="623908173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306179661" name="Picture"/>
+                          <pic:cNvPr id="623908173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635542157" name="Picture">
+                  <wp:docPr id="1939336925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635542157" name="Picture"/>
+                          <pic:cNvPr id="1939336925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706138212" name="Picture">
+                  <wp:docPr id="1301864842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706138212" name="Picture"/>
+                          <pic:cNvPr id="1301864842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917652791" name="Picture">
+                  <wp:docPr id="159167520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917652791" name="Picture"/>
+                          <pic:cNvPr id="159167520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689466849" name="Picture">
+                  <wp:docPr id="817973812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689466849" name="Picture"/>
+                          <pic:cNvPr id="817973812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855032361" name="Picture">
+                        <wp:docPr id="2103817988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855032361" name="Picture"/>
+                                <pic:cNvPr id="2103817988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930858188" name="Picture">
+                        <wp:docPr id="386103171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930858188" name="Picture"/>
+                                <pic:cNvPr id="386103171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551489480" name="Picture">
+                        <wp:docPr id="775152612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551489480" name="Picture"/>
+                                <pic:cNvPr id="775152612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313796692" name="Picture">
+                        <wp:docPr id="283476499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313796692" name="Picture"/>
+                                <pic:cNvPr id="283476499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721846575" name="Picture">
+                        <wp:docPr id="694673015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721846575" name="Picture"/>
+                                <pic:cNvPr id="694673015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592811913" name="Picture">
+                        <wp:docPr id="487998693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592811913" name="Picture"/>
+                                <pic:cNvPr id="487998693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385380283" name="Picture">
+                        <wp:docPr id="1970049877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385380283" name="Picture"/>
+                                <pic:cNvPr id="1970049877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589791239" name="Picture">
+                        <wp:docPr id="2079783103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589791239" name="Picture"/>
+                                <pic:cNvPr id="2079783103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690487075" name="Picture">
+                        <wp:docPr id="140737276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690487075" name="Picture"/>
+                                <pic:cNvPr id="140737276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021961922" name="Picture">
+                        <wp:docPr id="1638381244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021961922" name="Picture"/>
+                                <pic:cNvPr id="1638381244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494740823" name="Picture">
+                        <wp:docPr id="755739185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494740823" name="Picture"/>
+                                <pic:cNvPr id="755739185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835998759" name="Picture">
+                        <wp:docPr id="349803527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835998759" name="Picture"/>
+                                <pic:cNvPr id="349803527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799410161" name="Picture">
+                        <wp:docPr id="473137336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799410161" name="Picture"/>
+                                <pic:cNvPr id="473137336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313735258" name="Picture">
+                        <wp:docPr id="465802996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313735258" name="Picture"/>
+                                <pic:cNvPr id="465802996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325843874" name="Picture">
+                        <wp:docPr id="6199392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325843874" name="Picture"/>
+                                <pic:cNvPr id="6199392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929752028" name="Picture">
+                  <wp:docPr id="1601977728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929752028" name="Picture"/>
+                          <pic:cNvPr id="1601977728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552245078" name="Picture">
+                  <wp:docPr id="1367042992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552245078" name="Picture"/>
+                          <pic:cNvPr id="1367042992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97403868" name="Picture">
+                  <wp:docPr id="649080138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97403868" name="Picture"/>
+                          <pic:cNvPr id="649080138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078193071" name="Picture">
+                  <wp:docPr id="988836840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078193071" name="Picture"/>
+                          <pic:cNvPr id="988836840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493794606" name="Picture">
+                  <wp:docPr id="1846024700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493794606" name="Picture"/>
+                          <pic:cNvPr id="1846024700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172956433" name="Picture">
+                  <wp:docPr id="388801663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172956433" name="Picture"/>
+                          <pic:cNvPr id="388801663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145618165" name="Picture">
+                        <wp:docPr id="1262194862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145618165" name="Picture"/>
+                                <pic:cNvPr id="1262194862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411944582" name="Picture">
+                        <wp:docPr id="1112723260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411944582" name="Picture"/>
+                                <pic:cNvPr id="1112723260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227903497" name="Picture">
+                  <wp:docPr id="1498276653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227903497" name="Picture"/>
+                          <pic:cNvPr id="1498276653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580241768" name="Picture">
+                  <wp:docPr id="238657298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580241768" name="Picture"/>
+                          <pic:cNvPr id="238657298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317831816" name="Picture">
+                  <wp:docPr id="1522961094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317831816" name="Picture"/>
+                          <pic:cNvPr id="1522961094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270381950" name="Picture">
+                  <wp:docPr id="1816011782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270381950" name="Picture"/>
+                          <pic:cNvPr id="1816011782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188603613" name="Picture">
+                  <wp:docPr id="539552756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188603613" name="Picture"/>
+                          <pic:cNvPr id="539552756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486150949" name="Picture">
+                  <wp:docPr id="407993911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486150949" name="Picture"/>
+                          <pic:cNvPr id="407993911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927026875" name="Picture">
+                        <wp:docPr id="1439820111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927026875" name="Picture"/>
+                                <pic:cNvPr id="1439820111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070810701" name="Picture">
+                  <wp:docPr id="1180861700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070810701" name="Picture"/>
+                          <pic:cNvPr id="1180861700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161379659" name="Picture">
+                  <wp:docPr id="79038311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161379659" name="Picture"/>
+                          <pic:cNvPr id="79038311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646451452" name="Picture">
+                  <wp:docPr id="1354456080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646451452" name="Picture"/>
+                          <pic:cNvPr id="1354456080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671696879" name="Picture">
+                  <wp:docPr id="1045333432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671696879" name="Picture"/>
+                          <pic:cNvPr id="1045333432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643203719" name="Picture">
+                  <wp:docPr id="1970625727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643203719" name="Picture"/>
+                          <pic:cNvPr id="1970625727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917274798" name="Picture">
+                  <wp:docPr id="789629716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917274798" name="Picture"/>
+                          <pic:cNvPr id="789629716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075942499" name="Picture">
+                        <wp:docPr id="1370582023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075942499" name="Picture"/>
+                                <pic:cNvPr id="1370582023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316327225" name="Picture">
+                  <wp:docPr id="2026919246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316327225" name="Picture"/>
+                          <pic:cNvPr id="2026919246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551503053" name="Picture">
+                  <wp:docPr id="2002239547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551503053" name="Picture"/>
+                          <pic:cNvPr id="2002239547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78498139" name="Picture">
+                  <wp:docPr id="530552244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78498139" name="Picture"/>
+                          <pic:cNvPr id="530552244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012213197" name="Picture">
+                  <wp:docPr id="1890826560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012213197" name="Picture"/>
+                          <pic:cNvPr id="1890826560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345396165" name="Picture">
+                  <wp:docPr id="107789879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345396165" name="Picture"/>
+                          <pic:cNvPr id="107789879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537824336" name="Picture">
+                  <wp:docPr id="695053273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537824336" name="Picture"/>
+                          <pic:cNvPr id="695053273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260682275" name="Picture">
+                        <wp:docPr id="138588681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260682275" name="Picture"/>
+                                <pic:cNvPr id="138588681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014581049" name="Picture">
+                  <wp:docPr id="1669578670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014581049" name="Picture"/>
+                          <pic:cNvPr id="1669578670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414853105" name="Picture">
+                  <wp:docPr id="2127338285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414853105" name="Picture"/>
+                          <pic:cNvPr id="2127338285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073244442" name="Picture">
+                  <wp:docPr id="486999908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073244442" name="Picture"/>
+                          <pic:cNvPr id="486999908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888140488" name="Picture">
+                  <wp:docPr id="913003373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888140488" name="Picture"/>
+                          <pic:cNvPr id="913003373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638606245" name="Picture">
+                  <wp:docPr id="266514352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638606245" name="Picture"/>
+                          <pic:cNvPr id="266514352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348364438" name="Picture">
+                  <wp:docPr id="1351923604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348364438" name="Picture"/>
+                          <pic:cNvPr id="1351923604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125946649" name="Picture">
+                  <wp:docPr id="2076848813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125946649" name="Picture"/>
+                          <pic:cNvPr id="2076848813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722065072" name="Picture">
+                  <wp:docPr id="780808627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722065072" name="Picture"/>
+                          <pic:cNvPr id="780808627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012673714" name="Picture">
+                  <wp:docPr id="1733677222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012673714" name="Picture"/>
+                          <pic:cNvPr id="1733677222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>