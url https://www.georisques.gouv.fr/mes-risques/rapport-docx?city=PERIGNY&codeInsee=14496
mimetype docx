--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040639759" name="Picture">
+                  <wp:docPr id="82473524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040639759" name="Picture"/>
+                          <pic:cNvPr id="82473524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805084070" name="Picture">
+                  <wp:docPr id="2048960500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805084070" name="Picture"/>
+                          <pic:cNvPr id="2048960500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028904097" name="Picture">
+                        <wp:docPr id="615297466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028904097" name="Picture"/>
+                                <pic:cNvPr id="615297466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18593850" name="Picture">
+                  <wp:docPr id="1832841097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18593850" name="Picture"/>
+                          <pic:cNvPr id="1832841097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068891587" name="Picture">
+                  <wp:docPr id="644844686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068891587" name="Picture"/>
+                          <pic:cNvPr id="644844686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086404106" name="Picture">
+                  <wp:docPr id="394553676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086404106" name="Picture"/>
+                          <pic:cNvPr id="394553676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061704207" name="Picture">
+                  <wp:docPr id="2087129737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061704207" name="Picture"/>
+                          <pic:cNvPr id="2087129737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645061869" name="Picture">
+                  <wp:docPr id="1187608786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645061869" name="Picture"/>
+                          <pic:cNvPr id="1187608786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945942752" name="Picture">
+                        <wp:docPr id="180894564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945942752" name="Picture"/>
+                                <pic:cNvPr id="180894564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984814802" name="Picture">
+                        <wp:docPr id="401980736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984814802" name="Picture"/>
+                                <pic:cNvPr id="401980736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535887152" name="Picture">
+                        <wp:docPr id="1395750152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535887152" name="Picture"/>
+                                <pic:cNvPr id="1395750152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507188003" name="Picture">
+                        <wp:docPr id="1645115652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507188003" name="Picture"/>
+                                <pic:cNvPr id="1645115652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130846476" name="Picture">
+                        <wp:docPr id="516106515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130846476" name="Picture"/>
+                                <pic:cNvPr id="516106515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795762832" name="Picture">
+                        <wp:docPr id="2038537283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795762832" name="Picture"/>
+                                <pic:cNvPr id="2038537283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756798169" name="Picture">
+                        <wp:docPr id="1047075972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756798169" name="Picture"/>
+                                <pic:cNvPr id="1047075972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135663911" name="Picture">
+                        <wp:docPr id="1958796420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135663911" name="Picture"/>
+                                <pic:cNvPr id="1958796420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822354871" name="Picture">
+                        <wp:docPr id="312965693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822354871" name="Picture"/>
+                                <pic:cNvPr id="312965693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613751817" name="Picture">
+                        <wp:docPr id="749207892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613751817" name="Picture"/>
+                                <pic:cNvPr id="749207892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205078585" name="Picture">
+                        <wp:docPr id="601979925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205078585" name="Picture"/>
+                                <pic:cNvPr id="601979925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426317025" name="Picture">
+                        <wp:docPr id="1156898211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426317025" name="Picture"/>
+                                <pic:cNvPr id="1156898211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816391582" name="Picture">
+                  <wp:docPr id="672936396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816391582" name="Picture"/>
+                          <pic:cNvPr id="672936396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942746828" name="Picture">
+                  <wp:docPr id="218919604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942746828" name="Picture"/>
+                          <pic:cNvPr id="218919604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36211921" name="Picture">
+                  <wp:docPr id="1407891556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36211921" name="Picture"/>
+                          <pic:cNvPr id="1407891556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326299876" name="Picture">
+                  <wp:docPr id="729271994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326299876" name="Picture"/>
+                          <pic:cNvPr id="729271994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848898018" name="Picture">
+                  <wp:docPr id="744416569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848898018" name="Picture"/>
+                          <pic:cNvPr id="744416569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245786964" name="Picture">
+                  <wp:docPr id="889320766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245786964" name="Picture"/>
+                          <pic:cNvPr id="889320766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902140551" name="Picture">
+                        <wp:docPr id="893928378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902140551" name="Picture"/>
+                                <pic:cNvPr id="893928378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877982788" name="Picture">
+                  <wp:docPr id="446303169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877982788" name="Picture"/>
+                          <pic:cNvPr id="446303169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692874470" name="Picture">
+                  <wp:docPr id="1675810540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692874470" name="Picture"/>
+                          <pic:cNvPr id="1675810540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813990626" name="Picture">
+                  <wp:docPr id="348134585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813990626" name="Picture"/>
+                          <pic:cNvPr id="348134585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894473344" name="Picture">
+                  <wp:docPr id="726130321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894473344" name="Picture"/>
+                          <pic:cNvPr id="726130321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077647929" name="Picture">
+                  <wp:docPr id="209521952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077647929" name="Picture"/>
+                          <pic:cNvPr id="209521952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681137041" name="Picture">
+                  <wp:docPr id="110207065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681137041" name="Picture"/>
+                          <pic:cNvPr id="110207065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503027671" name="Picture">
+                        <wp:docPr id="1446951309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503027671" name="Picture"/>
+                                <pic:cNvPr id="1446951309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819730389" name="Picture">
+                        <wp:docPr id="2019707938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819730389" name="Picture"/>
+                                <pic:cNvPr id="2019707938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100973909" name="Picture">
+                  <wp:docPr id="1530097778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100973909" name="Picture"/>
+                          <pic:cNvPr id="1530097778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954678967" name="Picture">
+                  <wp:docPr id="716387810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954678967" name="Picture"/>
+                          <pic:cNvPr id="716387810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494611155" name="Picture">
+                  <wp:docPr id="605345978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494611155" name="Picture"/>
+                          <pic:cNvPr id="605345978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128661210" name="Picture">
+                  <wp:docPr id="498364176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128661210" name="Picture"/>
+                          <pic:cNvPr id="498364176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31049530" name="Picture">
+                  <wp:docPr id="1630956308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31049530" name="Picture"/>
+                          <pic:cNvPr id="1630956308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845247026" name="Picture">
+                  <wp:docPr id="806285432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845247026" name="Picture"/>
+                          <pic:cNvPr id="806285432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649356286" name="Picture">
+                        <wp:docPr id="1879328937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649356286" name="Picture"/>
+                                <pic:cNvPr id="1879328937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707122870" name="Picture">
+                  <wp:docPr id="927923169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707122870" name="Picture"/>
+                          <pic:cNvPr id="927923169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385835924" name="Picture">
+                  <wp:docPr id="1192309213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385835924" name="Picture"/>
+                          <pic:cNvPr id="1192309213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414138570" name="Picture">
+                  <wp:docPr id="818124199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414138570" name="Picture"/>
+                          <pic:cNvPr id="818124199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10141549" name="Picture">
+                  <wp:docPr id="615947004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10141549" name="Picture"/>
+                          <pic:cNvPr id="615947004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176343343" name="Picture">
+                  <wp:docPr id="829871327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176343343" name="Picture"/>
+                          <pic:cNvPr id="829871327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227786242" name="Picture">
+                  <wp:docPr id="377856046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227786242" name="Picture"/>
+                          <pic:cNvPr id="377856046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315188765" name="Picture">
+                        <wp:docPr id="930750226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315188765" name="Picture"/>
+                                <pic:cNvPr id="930750226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45791720" name="Picture">
+                  <wp:docPr id="214260995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45791720" name="Picture"/>
+                          <pic:cNvPr id="214260995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903897396" name="Picture">
+                  <wp:docPr id="266655904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903897396" name="Picture"/>
+                          <pic:cNvPr id="266655904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247458404" name="Picture">
+                  <wp:docPr id="174696596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247458404" name="Picture"/>
+                          <pic:cNvPr id="174696596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>