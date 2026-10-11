--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328019222" name="Picture">
+                  <wp:docPr id="582552446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328019222" name="Picture"/>
+                          <pic:cNvPr id="582552446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272658505" name="Picture">
+                  <wp:docPr id="1186323535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272658505" name="Picture"/>
+                          <pic:cNvPr id="1186323535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543420959" name="Picture">
+                        <wp:docPr id="958701979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543420959" name="Picture"/>
+                                <pic:cNvPr id="958701979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734003260" name="Picture">
+                  <wp:docPr id="1989233626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734003260" name="Picture"/>
+                          <pic:cNvPr id="1989233626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745845000" name="Picture">
+                  <wp:docPr id="1672329501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745845000" name="Picture"/>
+                          <pic:cNvPr id="1672329501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917183453" name="Picture">
+                  <wp:docPr id="1923399418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917183453" name="Picture"/>
+                          <pic:cNvPr id="1923399418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902624130" name="Picture">
+                  <wp:docPr id="1267177421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902624130" name="Picture"/>
+                          <pic:cNvPr id="1267177421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626292734" name="Picture">
+                  <wp:docPr id="425868362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626292734" name="Picture"/>
+                          <pic:cNvPr id="425868362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129461216" name="Picture">
+                        <wp:docPr id="1911686596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129461216" name="Picture"/>
+                                <pic:cNvPr id="1911686596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659383705" name="Picture">
+                        <wp:docPr id="1612228563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659383705" name="Picture"/>
+                                <pic:cNvPr id="1612228563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112925737" name="Picture">
+                        <wp:docPr id="45891255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112925737" name="Picture"/>
+                                <pic:cNvPr id="45891255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374620723" name="Picture">
+                        <wp:docPr id="567425602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374620723" name="Picture"/>
+                                <pic:cNvPr id="567425602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134093622" name="Picture">
+                        <wp:docPr id="375602948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134093622" name="Picture"/>
+                                <pic:cNvPr id="375602948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248454662" name="Picture">
+                        <wp:docPr id="911927026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248454662" name="Picture"/>
+                                <pic:cNvPr id="911927026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100789903" name="Picture">
+                        <wp:docPr id="109015757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100789903" name="Picture"/>
+                                <pic:cNvPr id="109015757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380648060" name="Picture">
+                        <wp:docPr id="1584290514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380648060" name="Picture"/>
+                                <pic:cNvPr id="1584290514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155194038" name="Picture">
+                        <wp:docPr id="1166307887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155194038" name="Picture"/>
+                                <pic:cNvPr id="1166307887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934936223" name="Picture">
+                        <wp:docPr id="245477894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934936223" name="Picture"/>
+                                <pic:cNvPr id="245477894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403160493" name="Picture">
+                        <wp:docPr id="1324802187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403160493" name="Picture"/>
+                                <pic:cNvPr id="1324802187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43619186" name="Picture">
+                        <wp:docPr id="1328948420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43619186" name="Picture"/>
+                                <pic:cNvPr id="1328948420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17873990" name="Picture">
+                        <wp:docPr id="168493125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17873990" name="Picture"/>
+                                <pic:cNvPr id="168493125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210244101" name="Picture">
+                        <wp:docPr id="1974416221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210244101" name="Picture"/>
+                                <pic:cNvPr id="1974416221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130862555" name="Picture">
+                        <wp:docPr id="957454353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130862555" name="Picture"/>
+                                <pic:cNvPr id="957454353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089308572" name="Picture">
+                  <wp:docPr id="668339897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089308572" name="Picture"/>
+                          <pic:cNvPr id="668339897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312633027" name="Picture">
+                  <wp:docPr id="1364666833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312633027" name="Picture"/>
+                          <pic:cNvPr id="1364666833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44745730" name="Picture">
+                  <wp:docPr id="2115925000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44745730" name="Picture"/>
+                          <pic:cNvPr id="2115925000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781366507" name="Picture">
+                  <wp:docPr id="2095402174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781366507" name="Picture"/>
+                          <pic:cNvPr id="2095402174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399309091" name="Picture">
+                  <wp:docPr id="589314367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399309091" name="Picture"/>
+                          <pic:cNvPr id="589314367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316243921" name="Picture">
+                  <wp:docPr id="292413158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316243921" name="Picture"/>
+                          <pic:cNvPr id="292413158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212391125" name="Picture">
+                        <wp:docPr id="1410415599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212391125" name="Picture"/>
+                                <pic:cNvPr id="1410415599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587706803" name="Picture">
+                  <wp:docPr id="2599931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587706803" name="Picture"/>
+                          <pic:cNvPr id="2599931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893267317" name="Picture">
+                  <wp:docPr id="511056631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893267317" name="Picture"/>
+                          <pic:cNvPr id="511056631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138724731" name="Picture">
+                  <wp:docPr id="1139119253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138724731" name="Picture"/>
+                          <pic:cNvPr id="1139119253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644522527" name="Picture">
+                  <wp:docPr id="343212350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644522527" name="Picture"/>
+                          <pic:cNvPr id="343212350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397258846" name="Picture">
+                  <wp:docPr id="2008615575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397258846" name="Picture"/>
+                          <pic:cNvPr id="2008615575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784187907" name="Picture">
+                  <wp:docPr id="710761607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784187907" name="Picture"/>
+                          <pic:cNvPr id="710761607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847830604" name="Picture">
+                        <wp:docPr id="784203842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847830604" name="Picture"/>
+                                <pic:cNvPr id="784203842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480146570" name="Picture">
+                  <wp:docPr id="1850198134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480146570" name="Picture"/>
+                          <pic:cNvPr id="1850198134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824992957" name="Picture">
+                  <wp:docPr id="865096496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824992957" name="Picture"/>
+                          <pic:cNvPr id="865096496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938832353" name="Picture">
+                  <wp:docPr id="1410740966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938832353" name="Picture"/>
+                          <pic:cNvPr id="1410740966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069195760" name="Picture">
+                  <wp:docPr id="545769115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069195760" name="Picture"/>
+                          <pic:cNvPr id="545769115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245638973" name="Picture">
+                  <wp:docPr id="1012945755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245638973" name="Picture"/>
+                          <pic:cNvPr id="1012945755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27950,57 +27950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749628746" name="Picture">
+                  <wp:docPr id="725237892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749628746" name="Picture"/>
+                          <pic:cNvPr id="725237892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29093,57 +29093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146403131" name="Picture">
+                        <wp:docPr id="1423725115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146403131" name="Picture"/>
+                                <pic:cNvPr id="1423725115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30454,57 +30454,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466573510" name="Picture">
+                  <wp:docPr id="765138500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466573510" name="Picture"/>
+                          <pic:cNvPr id="765138500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30543,57 +30543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044777664" name="Picture">
+                  <wp:docPr id="1226891384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044777664" name="Picture"/>
+                          <pic:cNvPr id="1226891384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31187,57 +31187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070986083" name="Picture">
+                  <wp:docPr id="858519563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070986083" name="Picture"/>
+                          <pic:cNvPr id="858519563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32185,57 +32185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37623931" name="Picture">
+                  <wp:docPr id="1451008635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37623931" name="Picture"/>
+                          <pic:cNvPr id="1451008635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32288,57 +32288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254097860" name="Picture">
+                  <wp:docPr id="300096591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254097860" name="Picture"/>
+                          <pic:cNvPr id="300096591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33667,57 +33667,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130459024" name="Picture">
+                  <wp:docPr id="1990483316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130459024" name="Picture"/>
+                          <pic:cNvPr id="1990483316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34801,57 +34801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496194764" name="Picture">
+                        <wp:docPr id="1338200310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496194764" name="Picture"/>
+                                <pic:cNvPr id="1338200310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35826,57 +35826,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265469179" name="Picture">
+                        <wp:docPr id="1675293828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265469179" name="Picture"/>
+                                <pic:cNvPr id="1675293828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37298,57 +37298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98836311" name="Picture">
+                  <wp:docPr id="1065533355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98836311" name="Picture"/>
+                          <pic:cNvPr id="1065533355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37387,57 +37387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855479227" name="Picture">
+                  <wp:docPr id="1314766868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855479227" name="Picture"/>
+                          <pic:cNvPr id="1314766868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38031,57 +38031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843875982" name="Picture">
+                  <wp:docPr id="575159946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843875982" name="Picture"/>
+                          <pic:cNvPr id="575159946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39029,57 +39029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201489088" name="Picture">
+                  <wp:docPr id="2104582373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201489088" name="Picture"/>
+                          <pic:cNvPr id="2104582373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39132,57 +39132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429224900" name="Picture">
+                  <wp:docPr id="1681596066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429224900" name="Picture"/>
+                          <pic:cNvPr id="1681596066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40509,57 +40509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615908725" name="Picture">
+                  <wp:docPr id="1531257972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615908725" name="Picture"/>
+                          <pic:cNvPr id="1531257972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41652,57 +41652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677189998" name="Picture">
+                        <wp:docPr id="1589510622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677189998" name="Picture"/>
+                                <pic:cNvPr id="1589510622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42873,57 +42873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96117506" name="Picture">
+                  <wp:docPr id="741009657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96117506" name="Picture"/>
+                          <pic:cNvPr id="741009657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42944,57 +42944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454221462" name="Picture">
+                  <wp:docPr id="1949845683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454221462" name="Picture"/>
+                          <pic:cNvPr id="1949845683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43358,57 +43358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297261464" name="Picture">
+                  <wp:docPr id="1118318678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297261464" name="Picture"/>
+                          <pic:cNvPr id="1118318678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>