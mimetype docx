--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207652918" name="Picture">
+                  <wp:docPr id="2126823142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207652918" name="Picture"/>
+                          <pic:cNvPr id="2126823142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137577615" name="Picture">
+                  <wp:docPr id="866585035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137577615" name="Picture"/>
+                          <pic:cNvPr id="866585035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302847347" name="Picture">
+                        <wp:docPr id="258191874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302847347" name="Picture"/>
+                                <pic:cNvPr id="258191874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675701759" name="Picture">
+                  <wp:docPr id="357722233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675701759" name="Picture"/>
+                          <pic:cNvPr id="357722233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390903300" name="Picture">
+                  <wp:docPr id="1283068952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390903300" name="Picture"/>
+                          <pic:cNvPr id="1283068952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708935790" name="Picture">
+                  <wp:docPr id="2061994876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708935790" name="Picture"/>
+                          <pic:cNvPr id="2061994876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417441593" name="Picture">
+                  <wp:docPr id="2068396138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417441593" name="Picture"/>
+                          <pic:cNvPr id="2068396138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430255664" name="Picture">
+                  <wp:docPr id="1144872348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430255664" name="Picture"/>
+                          <pic:cNvPr id="1144872348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493298646" name="Picture">
+                        <wp:docPr id="204123317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493298646" name="Picture"/>
+                                <pic:cNvPr id="204123317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539774760" name="Picture">
+                        <wp:docPr id="538065206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539774760" name="Picture"/>
+                                <pic:cNvPr id="538065206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513146873" name="Picture">
+                        <wp:docPr id="802593397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513146873" name="Picture"/>
+                                <pic:cNvPr id="802593397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890846465" name="Picture">
+                        <wp:docPr id="413806679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890846465" name="Picture"/>
+                                <pic:cNvPr id="413806679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409939127" name="Picture">
+                        <wp:docPr id="180327441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409939127" name="Picture"/>
+                                <pic:cNvPr id="180327441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375070965" name="Picture">
+                        <wp:docPr id="1403194420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375070965" name="Picture"/>
+                                <pic:cNvPr id="1403194420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612967637" name="Picture">
+                        <wp:docPr id="1004602999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612967637" name="Picture"/>
+                                <pic:cNvPr id="1004602999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547643297" name="Picture">
+                        <wp:docPr id="1111755935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547643297" name="Picture"/>
+                                <pic:cNvPr id="1111755935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391788764" name="Picture">
+                        <wp:docPr id="686819772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391788764" name="Picture"/>
+                                <pic:cNvPr id="686819772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932005324" name="Picture">
+                        <wp:docPr id="1190388643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932005324" name="Picture"/>
+                                <pic:cNvPr id="1190388643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749746647" name="Picture">
+                        <wp:docPr id="1331616137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749746647" name="Picture"/>
+                                <pic:cNvPr id="1331616137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131191155" name="Picture">
+                        <wp:docPr id="152206214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131191155" name="Picture"/>
+                                <pic:cNvPr id="152206214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266718421" name="Picture">
+                        <wp:docPr id="1284572311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266718421" name="Picture"/>
+                                <pic:cNvPr id="1284572311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525809935" name="Picture">
+                        <wp:docPr id="1222280466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525809935" name="Picture"/>
+                                <pic:cNvPr id="1222280466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037003515" name="Picture">
+                        <wp:docPr id="211498255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037003515" name="Picture"/>
+                                <pic:cNvPr id="211498255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687917887" name="Picture">
+                  <wp:docPr id="1875045432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687917887" name="Picture"/>
+                          <pic:cNvPr id="1875045432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822212711" name="Picture">
+                  <wp:docPr id="595038998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822212711" name="Picture"/>
+                          <pic:cNvPr id="595038998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613138150" name="Picture">
+                  <wp:docPr id="416429485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613138150" name="Picture"/>
+                          <pic:cNvPr id="416429485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534476906" name="Picture">
+                  <wp:docPr id="568775411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534476906" name="Picture"/>
+                          <pic:cNvPr id="568775411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016681199" name="Picture">
+                  <wp:docPr id="2060293937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016681199" name="Picture"/>
+                          <pic:cNvPr id="2060293937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666641323" name="Picture">
+                  <wp:docPr id="421286363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666641323" name="Picture"/>
+                          <pic:cNvPr id="421286363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817444707" name="Picture">
+                        <wp:docPr id="370599335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817444707" name="Picture"/>
+                                <pic:cNvPr id="370599335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19649,57 +19649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209198435" name="Picture">
+                  <wp:docPr id="491376266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209198435" name="Picture"/>
+                          <pic:cNvPr id="491376266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19729,57 +19729,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495810222" name="Picture">
+                  <wp:docPr id="1460973406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495810222" name="Picture"/>
+                          <pic:cNvPr id="1460973406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20274,57 +20274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521718043" name="Picture">
+                  <wp:docPr id="1797604692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521718043" name="Picture"/>
+                          <pic:cNvPr id="1797604692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21448,57 +21448,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898836675" name="Picture">
+                        <wp:docPr id="2044081707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898836675" name="Picture"/>
+                                <pic:cNvPr id="2044081707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22527,57 +22527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925271073" name="Picture">
+                        <wp:docPr id="556098804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925271073" name="Picture"/>
+                                <pic:cNvPr id="556098804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25645,57 +25645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356687879" name="Picture">
+                  <wp:docPr id="464120400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356687879" name="Picture"/>
+                          <pic:cNvPr id="464120400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25734,57 +25734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508293489" name="Picture">
+                  <wp:docPr id="1037100664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508293489" name="Picture"/>
+                          <pic:cNvPr id="1037100664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26378,57 +26378,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711477983" name="Picture">
+                  <wp:docPr id="928524274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711477983" name="Picture"/>
+                          <pic:cNvPr id="928524274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27376,57 +27376,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192366660" name="Picture">
+                  <wp:docPr id="972652216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192366660" name="Picture"/>
+                          <pic:cNvPr id="972652216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27479,57 +27479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130085074" name="Picture">
+                  <wp:docPr id="1162391789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130085074" name="Picture"/>
+                          <pic:cNvPr id="1162391789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28858,57 +28858,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048184537" name="Picture">
+                  <wp:docPr id="2144977507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048184537" name="Picture"/>
+                          <pic:cNvPr id="2144977507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29983,57 +29983,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359018563" name="Picture">
+                        <wp:docPr id="682701180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359018563" name="Picture"/>
+                                <pic:cNvPr id="682701180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31336,57 +31336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618531731" name="Picture">
+                  <wp:docPr id="1354778357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618531731" name="Picture"/>
+                          <pic:cNvPr id="1354778357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31425,57 +31425,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596364023" name="Picture">
+                  <wp:docPr id="87614185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596364023" name="Picture"/>
+                          <pic:cNvPr id="87614185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32069,57 +32069,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130745069" name="Picture">
+                  <wp:docPr id="606280163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130745069" name="Picture"/>
+                          <pic:cNvPr id="606280163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33067,57 +33067,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118602059" name="Picture">
+                  <wp:docPr id="312660857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118602059" name="Picture"/>
+                          <pic:cNvPr id="312660857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530666219" name="Picture">
+                  <wp:docPr id="27039596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530666219" name="Picture"/>
+                          <pic:cNvPr id="27039596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34551,57 +34551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83809092" name="Picture">
+                  <wp:docPr id="1831230555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83809092" name="Picture"/>
+                          <pic:cNvPr id="1831230555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35694,57 +35694,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203096811" name="Picture">
+                        <wp:docPr id="678250455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203096811" name="Picture"/>
+                                <pic:cNvPr id="678250455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37083,57 +37083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891507626" name="Picture">
+                  <wp:docPr id="2012615173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891507626" name="Picture"/>
+                          <pic:cNvPr id="2012615173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521964196" name="Picture">
+                  <wp:docPr id="581038744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521964196" name="Picture"/>
+                          <pic:cNvPr id="581038744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37816,57 +37816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641667072" name="Picture">
+                  <wp:docPr id="2142298731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641667072" name="Picture"/>
+                          <pic:cNvPr id="2142298731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38814,57 +38814,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864093147" name="Picture">
+                  <wp:docPr id="416825666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864093147" name="Picture"/>
+                          <pic:cNvPr id="416825666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38917,57 +38917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221383742" name="Picture">
+                  <wp:docPr id="1116842703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221383742" name="Picture"/>
+                          <pic:cNvPr id="1116842703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40294,57 +40294,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900845104" name="Picture">
+                  <wp:docPr id="1121927790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900845104" name="Picture"/>
+                          <pic:cNvPr id="1121927790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41437,57 +41437,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078364489" name="Picture">
+                        <wp:docPr id="1706397406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078364489" name="Picture"/>
+                                <pic:cNvPr id="1706397406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42798,57 +42798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440617577" name="Picture">
+                  <wp:docPr id="1564572724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440617577" name="Picture"/>
+                          <pic:cNvPr id="1564572724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42887,57 +42887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946692630" name="Picture">
+                  <wp:docPr id="1784207035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946692630" name="Picture"/>
+                          <pic:cNvPr id="1784207035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43531,57 +43531,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825157453" name="Picture">
+                  <wp:docPr id="777906399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825157453" name="Picture"/>
+                          <pic:cNvPr id="777906399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44529,57 +44529,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740960544" name="Picture">
+                  <wp:docPr id="28664967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740960544" name="Picture"/>
+                          <pic:cNvPr id="28664967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628794925" name="Picture">
+                  <wp:docPr id="673307278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628794925" name="Picture"/>
+                          <pic:cNvPr id="673307278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46009,57 +46009,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412245143" name="Picture">
+                  <wp:docPr id="207457806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412245143" name="Picture"/>
+                          <pic:cNvPr id="207457806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47152,57 +47152,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535547108" name="Picture">
+                        <wp:docPr id="190581987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535547108" name="Picture"/>
+                                <pic:cNvPr id="190581987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48373,57 +48373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353848682" name="Picture">
+                  <wp:docPr id="1796329080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353848682" name="Picture"/>
+                          <pic:cNvPr id="1796329080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48444,57 +48444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860610372" name="Picture">
+                  <wp:docPr id="927371379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860610372" name="Picture"/>
+                          <pic:cNvPr id="927371379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48858,57 +48858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204532589" name="Picture">
+                  <wp:docPr id="1844536383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204532589" name="Picture"/>
+                          <pic:cNvPr id="1844536383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>