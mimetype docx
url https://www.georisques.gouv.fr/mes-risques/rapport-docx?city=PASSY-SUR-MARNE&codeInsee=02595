--- v1 (2026-10-13)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126823142" name="Picture">
+                  <wp:docPr id="702199291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126823142" name="Picture"/>
+                          <pic:cNvPr id="702199291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866585035" name="Picture">
+                  <wp:docPr id="1253159696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866585035" name="Picture"/>
+                          <pic:cNvPr id="1253159696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258191874" name="Picture">
+                        <wp:docPr id="1664907227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258191874" name="Picture"/>
+                                <pic:cNvPr id="1664907227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357722233" name="Picture">
+                  <wp:docPr id="2006428612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357722233" name="Picture"/>
+                          <pic:cNvPr id="2006428612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283068952" name="Picture">
+                  <wp:docPr id="1087517125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283068952" name="Picture"/>
+                          <pic:cNvPr id="1087517125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061994876" name="Picture">
+                  <wp:docPr id="1640019820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061994876" name="Picture"/>
+                          <pic:cNvPr id="1640019820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068396138" name="Picture">
+                  <wp:docPr id="1202695477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068396138" name="Picture"/>
+                          <pic:cNvPr id="1202695477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144872348" name="Picture">
+                  <wp:docPr id="2055549668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144872348" name="Picture"/>
+                          <pic:cNvPr id="2055549668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204123317" name="Picture">
+                        <wp:docPr id="880277708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204123317" name="Picture"/>
+                                <pic:cNvPr id="880277708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538065206" name="Picture">
+                        <wp:docPr id="577056637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538065206" name="Picture"/>
+                                <pic:cNvPr id="577056637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802593397" name="Picture">
+                        <wp:docPr id="831077830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802593397" name="Picture"/>
+                                <pic:cNvPr id="831077830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413806679" name="Picture">
+                        <wp:docPr id="1121846308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413806679" name="Picture"/>
+                                <pic:cNvPr id="1121846308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180327441" name="Picture">
+                        <wp:docPr id="82475267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180327441" name="Picture"/>
+                                <pic:cNvPr id="82475267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403194420" name="Picture">
+                        <wp:docPr id="1999212610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403194420" name="Picture"/>
+                                <pic:cNvPr id="1999212610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004602999" name="Picture">
+                        <wp:docPr id="950286352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004602999" name="Picture"/>
+                                <pic:cNvPr id="950286352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111755935" name="Picture">
+                        <wp:docPr id="1332659986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111755935" name="Picture"/>
+                                <pic:cNvPr id="1332659986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686819772" name="Picture">
+                        <wp:docPr id="842645392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686819772" name="Picture"/>
+                                <pic:cNvPr id="842645392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190388643" name="Picture">
+                        <wp:docPr id="631819719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190388643" name="Picture"/>
+                                <pic:cNvPr id="631819719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331616137" name="Picture">
+                        <wp:docPr id="1832824093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331616137" name="Picture"/>
+                                <pic:cNvPr id="1832824093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152206214" name="Picture">
+                        <wp:docPr id="1432574185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152206214" name="Picture"/>
+                                <pic:cNvPr id="1432574185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284572311" name="Picture">
+                        <wp:docPr id="942261484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284572311" name="Picture"/>
+                                <pic:cNvPr id="942261484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222280466" name="Picture">
+                        <wp:docPr id="184870067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222280466" name="Picture"/>
+                                <pic:cNvPr id="184870067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211498255" name="Picture">
+                        <wp:docPr id="1314894262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211498255" name="Picture"/>
+                                <pic:cNvPr id="1314894262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875045432" name="Picture">
+                  <wp:docPr id="2013956271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875045432" name="Picture"/>
+                          <pic:cNvPr id="2013956271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595038998" name="Picture">
+                  <wp:docPr id="375932223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595038998" name="Picture"/>
+                          <pic:cNvPr id="375932223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416429485" name="Picture">
+                  <wp:docPr id="1636578723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416429485" name="Picture"/>
+                          <pic:cNvPr id="1636578723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568775411" name="Picture">
+                  <wp:docPr id="2107670526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568775411" name="Picture"/>
+                          <pic:cNvPr id="2107670526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060293937" name="Picture">
+                  <wp:docPr id="1587184210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060293937" name="Picture"/>
+                          <pic:cNvPr id="1587184210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421286363" name="Picture">
+                  <wp:docPr id="1212181072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421286363" name="Picture"/>
+                          <pic:cNvPr id="1212181072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370599335" name="Picture">
+                        <wp:docPr id="1986372836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370599335" name="Picture"/>
+                                <pic:cNvPr id="1986372836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19649,57 +19649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491376266" name="Picture">
+                  <wp:docPr id="1438717151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491376266" name="Picture"/>
+                          <pic:cNvPr id="1438717151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19729,57 +19729,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460973406" name="Picture">
+                  <wp:docPr id="1314493998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460973406" name="Picture"/>
+                          <pic:cNvPr id="1314493998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20274,57 +20274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797604692" name="Picture">
+                  <wp:docPr id="1074646583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797604692" name="Picture"/>
+                          <pic:cNvPr id="1074646583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21448,57 +21448,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044081707" name="Picture">
+                        <wp:docPr id="1267552878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044081707" name="Picture"/>
+                                <pic:cNvPr id="1267552878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22527,57 +22527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556098804" name="Picture">
+                        <wp:docPr id="1572411560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556098804" name="Picture"/>
+                                <pic:cNvPr id="1572411560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25645,57 +25645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464120400" name="Picture">
+                  <wp:docPr id="1944032878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464120400" name="Picture"/>
+                          <pic:cNvPr id="1944032878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25734,57 +25734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037100664" name="Picture">
+                  <wp:docPr id="1573961233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037100664" name="Picture"/>
+                          <pic:cNvPr id="1573961233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26378,57 +26378,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928524274" name="Picture">
+                  <wp:docPr id="1220116827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928524274" name="Picture"/>
+                          <pic:cNvPr id="1220116827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27376,57 +27376,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972652216" name="Picture">
+                  <wp:docPr id="292991556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972652216" name="Picture"/>
+                          <pic:cNvPr id="292991556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27479,57 +27479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162391789" name="Picture">
+                  <wp:docPr id="2123041295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162391789" name="Picture"/>
+                          <pic:cNvPr id="2123041295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28858,57 +28858,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144977507" name="Picture">
+                  <wp:docPr id="1429897900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144977507" name="Picture"/>
+                          <pic:cNvPr id="1429897900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29983,57 +29983,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682701180" name="Picture">
+                        <wp:docPr id="1633747132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682701180" name="Picture"/>
+                                <pic:cNvPr id="1633747132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31336,57 +31336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354778357" name="Picture">
+                  <wp:docPr id="717848608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354778357" name="Picture"/>
+                          <pic:cNvPr id="717848608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31425,57 +31425,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87614185" name="Picture">
+                  <wp:docPr id="1920835243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87614185" name="Picture"/>
+                          <pic:cNvPr id="1920835243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32069,57 +32069,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606280163" name="Picture">
+                  <wp:docPr id="468714680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606280163" name="Picture"/>
+                          <pic:cNvPr id="468714680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33067,57 +33067,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312660857" name="Picture">
+                  <wp:docPr id="473253426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312660857" name="Picture"/>
+                          <pic:cNvPr id="473253426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27039596" name="Picture">
+                  <wp:docPr id="426814512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27039596" name="Picture"/>
+                          <pic:cNvPr id="426814512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34551,57 +34551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831230555" name="Picture">
+                  <wp:docPr id="368954870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831230555" name="Picture"/>
+                          <pic:cNvPr id="368954870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35694,57 +35694,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678250455" name="Picture">
+                        <wp:docPr id="296230825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678250455" name="Picture"/>
+                                <pic:cNvPr id="296230825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37083,57 +37083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012615173" name="Picture">
+                  <wp:docPr id="1791095319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012615173" name="Picture"/>
+                          <pic:cNvPr id="1791095319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581038744" name="Picture">
+                  <wp:docPr id="622515438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581038744" name="Picture"/>
+                          <pic:cNvPr id="622515438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37816,57 +37816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142298731" name="Picture">
+                  <wp:docPr id="2063768977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142298731" name="Picture"/>
+                          <pic:cNvPr id="2063768977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38814,57 +38814,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416825666" name="Picture">
+                  <wp:docPr id="1306887741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416825666" name="Picture"/>
+                          <pic:cNvPr id="1306887741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38917,57 +38917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116842703" name="Picture">
+                  <wp:docPr id="1996295464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116842703" name="Picture"/>
+                          <pic:cNvPr id="1996295464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40294,57 +40294,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121927790" name="Picture">
+                  <wp:docPr id="1155974964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121927790" name="Picture"/>
+                          <pic:cNvPr id="1155974964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41437,57 +41437,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706397406" name="Picture">
+                        <wp:docPr id="216294249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706397406" name="Picture"/>
+                                <pic:cNvPr id="216294249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42798,57 +42798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564572724" name="Picture">
+                  <wp:docPr id="2118769318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564572724" name="Picture"/>
+                          <pic:cNvPr id="2118769318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42887,57 +42887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784207035" name="Picture">
+                  <wp:docPr id="1151988188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784207035" name="Picture"/>
+                          <pic:cNvPr id="1151988188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43531,57 +43531,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777906399" name="Picture">
+                  <wp:docPr id="340731549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777906399" name="Picture"/>
+                          <pic:cNvPr id="340731549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44529,57 +44529,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28664967" name="Picture">
+                  <wp:docPr id="701547301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28664967" name="Picture"/>
+                          <pic:cNvPr id="701547301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673307278" name="Picture">
+                  <wp:docPr id="1721479648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673307278" name="Picture"/>
+                          <pic:cNvPr id="1721479648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46009,57 +46009,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207457806" name="Picture">
+                  <wp:docPr id="338806518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207457806" name="Picture"/>
+                          <pic:cNvPr id="338806518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47152,57 +47152,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190581987" name="Picture">
+                        <wp:docPr id="1087811254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190581987" name="Picture"/>
+                                <pic:cNvPr id="1087811254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48373,57 +48373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796329080" name="Picture">
+                  <wp:docPr id="1523238444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796329080" name="Picture"/>
+                          <pic:cNvPr id="1523238444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48444,57 +48444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927371379" name="Picture">
+                  <wp:docPr id="100741933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927371379" name="Picture"/>
+                          <pic:cNvPr id="100741933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48858,57 +48858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844536383" name="Picture">
+                  <wp:docPr id="1148244340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844536383" name="Picture"/>
+                          <pic:cNvPr id="1148244340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>