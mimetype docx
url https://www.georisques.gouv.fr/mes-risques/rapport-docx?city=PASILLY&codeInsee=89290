--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117583311" name="Picture">
+                  <wp:docPr id="2139291669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117583311" name="Picture"/>
+                          <pic:cNvPr id="2139291669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213434075" name="Picture">
+                  <wp:docPr id="156306553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213434075" name="Picture"/>
+                          <pic:cNvPr id="156306553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867157881" name="Picture">
+                        <wp:docPr id="12522841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867157881" name="Picture"/>
+                                <pic:cNvPr id="12522841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896885182" name="Picture">
+                  <wp:docPr id="649120787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896885182" name="Picture"/>
+                          <pic:cNvPr id="649120787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304887463" name="Picture">
+                  <wp:docPr id="1943496555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304887463" name="Picture"/>
+                          <pic:cNvPr id="1943496555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392524028" name="Picture">
+                  <wp:docPr id="1836789767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392524028" name="Picture"/>
+                          <pic:cNvPr id="1836789767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058187608" name="Picture">
+                  <wp:docPr id="533632867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058187608" name="Picture"/>
+                          <pic:cNvPr id="533632867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684505827" name="Picture">
+                  <wp:docPr id="481661781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684505827" name="Picture"/>
+                          <pic:cNvPr id="481661781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229144740" name="Picture">
+                        <wp:docPr id="944222828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229144740" name="Picture"/>
+                                <pic:cNvPr id="944222828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315955589" name="Picture">
+                        <wp:docPr id="764149327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315955589" name="Picture"/>
+                                <pic:cNvPr id="764149327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707559694" name="Picture">
+                        <wp:docPr id="654405699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707559694" name="Picture"/>
+                                <pic:cNvPr id="654405699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642368917" name="Picture">
+                        <wp:docPr id="512454516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642368917" name="Picture"/>
+                                <pic:cNvPr id="512454516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856158553" name="Picture">
+                        <wp:docPr id="861063071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856158553" name="Picture"/>
+                                <pic:cNvPr id="861063071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189605645" name="Picture">
+                        <wp:docPr id="1934982990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189605645" name="Picture"/>
+                                <pic:cNvPr id="1934982990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097218095" name="Picture">
+                        <wp:docPr id="863560531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097218095" name="Picture"/>
+                                <pic:cNvPr id="863560531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100711100" name="Picture">
+                        <wp:docPr id="1190567056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100711100" name="Picture"/>
+                                <pic:cNvPr id="1190567056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619628982" name="Picture">
+                        <wp:docPr id="2032775706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619628982" name="Picture"/>
+                                <pic:cNvPr id="2032775706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695760107" name="Picture">
+                        <wp:docPr id="842629911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695760107" name="Picture"/>
+                                <pic:cNvPr id="842629911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362278601" name="Picture">
+                        <wp:docPr id="1508598143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362278601" name="Picture"/>
+                                <pic:cNvPr id="1508598143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937096362" name="Picture">
+                        <wp:docPr id="1913197491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937096362" name="Picture"/>
+                                <pic:cNvPr id="1913197491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21694206" name="Picture">
+                        <wp:docPr id="1516151837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21694206" name="Picture"/>
+                                <pic:cNvPr id="1516151837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267197625" name="Picture">
+                        <wp:docPr id="2031189072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267197625" name="Picture"/>
+                                <pic:cNvPr id="2031189072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163931702" name="Picture">
+                        <wp:docPr id="2039599292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163931702" name="Picture"/>
+                                <pic:cNvPr id="2039599292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83528192" name="Picture">
+                  <wp:docPr id="1289714565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83528192" name="Picture"/>
+                          <pic:cNvPr id="1289714565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701032157" name="Picture">
+                  <wp:docPr id="1134669801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701032157" name="Picture"/>
+                          <pic:cNvPr id="1134669801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055261220" name="Picture">
+                  <wp:docPr id="526997639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055261220" name="Picture"/>
+                          <pic:cNvPr id="526997639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21969251" name="Picture">
+                  <wp:docPr id="382913397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21969251" name="Picture"/>
+                          <pic:cNvPr id="382913397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739607238" name="Picture">
+                  <wp:docPr id="1123128839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739607238" name="Picture"/>
+                          <pic:cNvPr id="1123128839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520239635" name="Picture">
+                  <wp:docPr id="1040013462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520239635" name="Picture"/>
+                          <pic:cNvPr id="1040013462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624747548" name="Picture">
+                        <wp:docPr id="819576490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624747548" name="Picture"/>
+                                <pic:cNvPr id="819576490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734905875" name="Picture">
+                  <wp:docPr id="287383629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734905875" name="Picture"/>
+                          <pic:cNvPr id="287383629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660799161" name="Picture">
+                  <wp:docPr id="1526448300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660799161" name="Picture"/>
+                          <pic:cNvPr id="1526448300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065823668" name="Picture">
+                  <wp:docPr id="657066423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065823668" name="Picture"/>
+                          <pic:cNvPr id="657066423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202116660" name="Picture">
+                  <wp:docPr id="69177848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202116660" name="Picture"/>
+                          <pic:cNvPr id="69177848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609811514" name="Picture">
+                  <wp:docPr id="1790029052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609811514" name="Picture"/>
+                          <pic:cNvPr id="1790029052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895699557" name="Picture">
+                  <wp:docPr id="24433441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895699557" name="Picture"/>
+                          <pic:cNvPr id="24433441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034186798" name="Picture">
+                        <wp:docPr id="252748673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034186798" name="Picture"/>
+                                <pic:cNvPr id="252748673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377017908" name="Picture">
+                  <wp:docPr id="2095124737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377017908" name="Picture"/>
+                          <pic:cNvPr id="2095124737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352514211" name="Picture">
+                  <wp:docPr id="1044704573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352514211" name="Picture"/>
+                          <pic:cNvPr id="1044704573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384545788" name="Picture">
+                  <wp:docPr id="413849406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384545788" name="Picture"/>
+                          <pic:cNvPr id="413849406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788624914" name="Picture">
+                  <wp:docPr id="1439950251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788624914" name="Picture"/>
+                          <pic:cNvPr id="1439950251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942812205" name="Picture">
+                  <wp:docPr id="437208348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942812205" name="Picture"/>
+                          <pic:cNvPr id="437208348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559067614" name="Picture">
+                  <wp:docPr id="337757372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559067614" name="Picture"/>
+                          <pic:cNvPr id="337757372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475820459" name="Picture">
+                        <wp:docPr id="162202614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475820459" name="Picture"/>
+                                <pic:cNvPr id="162202614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826229718" name="Picture">
+                  <wp:docPr id="1331729582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826229718" name="Picture"/>
+                          <pic:cNvPr id="1331729582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550716304" name="Picture">
+                  <wp:docPr id="1978093883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550716304" name="Picture"/>
+                          <pic:cNvPr id="1978093883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599850655" name="Picture">
+                  <wp:docPr id="604133570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599850655" name="Picture"/>
+                          <pic:cNvPr id="604133570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140598497" name="Picture">
+                  <wp:docPr id="1550863493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140598497" name="Picture"/>
+                          <pic:cNvPr id="1550863493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876078979" name="Picture">
+                  <wp:docPr id="324120761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876078979" name="Picture"/>
+                          <pic:cNvPr id="324120761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271045856" name="Picture">
+                  <wp:docPr id="631451225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271045856" name="Picture"/>
+                          <pic:cNvPr id="631451225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749235081" name="Picture">
+                  <wp:docPr id="2050700809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749235081" name="Picture"/>
+                          <pic:cNvPr id="2050700809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346812392" name="Picture">
+                  <wp:docPr id="1705531618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346812392" name="Picture"/>
+                          <pic:cNvPr id="1705531618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77458732" name="Picture">
+                  <wp:docPr id="985613719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77458732" name="Picture"/>
+                          <pic:cNvPr id="985613719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719543734" name="Picture">
+                        <wp:docPr id="1023255246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719543734" name="Picture"/>
+                                <pic:cNvPr id="1023255246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232866520" name="Picture">
+                  <wp:docPr id="2091834171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232866520" name="Picture"/>
+                          <pic:cNvPr id="2091834171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443864794" name="Picture">
+                  <wp:docPr id="1523891697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443864794" name="Picture"/>
+                          <pic:cNvPr id="1523891697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336162245" name="Picture">
+                  <wp:docPr id="1848581912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336162245" name="Picture"/>
+                          <pic:cNvPr id="1848581912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509545450" name="Picture">
+                  <wp:docPr id="1244668559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509545450" name="Picture"/>
+                          <pic:cNvPr id="1244668559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786224521" name="Picture">
+                  <wp:docPr id="591153745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786224521" name="Picture"/>
+                          <pic:cNvPr id="591153745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815812802" name="Picture">
+                  <wp:docPr id="2139352922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815812802" name="Picture"/>
+                          <pic:cNvPr id="2139352922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627920186" name="Picture">
+                        <wp:docPr id="1476407265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627920186" name="Picture"/>
+                                <pic:cNvPr id="1476407265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288669279" name="Picture">
+                  <wp:docPr id="941220484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288669279" name="Picture"/>
+                          <pic:cNvPr id="941220484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427954673" name="Picture">
+                  <wp:docPr id="1686645802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427954673" name="Picture"/>
+                          <pic:cNvPr id="1686645802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451850150" name="Picture">
+                  <wp:docPr id="1656622867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451850150" name="Picture"/>
+                          <pic:cNvPr id="1656622867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>