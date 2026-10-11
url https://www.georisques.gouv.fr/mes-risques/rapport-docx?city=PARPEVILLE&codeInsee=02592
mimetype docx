--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275672604" name="Picture">
+                  <wp:docPr id="1329340246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275672604" name="Picture"/>
+                          <pic:cNvPr id="1329340246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885071710" name="Picture">
+                  <wp:docPr id="1047086949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885071710" name="Picture"/>
+                          <pic:cNvPr id="1047086949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628538946" name="Picture">
+                        <wp:docPr id="1022188181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628538946" name="Picture"/>
+                                <pic:cNvPr id="1022188181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561379587" name="Picture">
+                  <wp:docPr id="145640423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561379587" name="Picture"/>
+                          <pic:cNvPr id="145640423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777651194" name="Picture">
+                  <wp:docPr id="470412474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777651194" name="Picture"/>
+                          <pic:cNvPr id="470412474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233054285" name="Picture">
+                  <wp:docPr id="879290806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233054285" name="Picture"/>
+                          <pic:cNvPr id="879290806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603966900" name="Picture">
+                  <wp:docPr id="679563006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603966900" name="Picture"/>
+                          <pic:cNvPr id="679563006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774027166" name="Picture">
+                  <wp:docPr id="1786398941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774027166" name="Picture"/>
+                          <pic:cNvPr id="1786398941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347801796" name="Picture">
+                        <wp:docPr id="56444934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347801796" name="Picture"/>
+                                <pic:cNvPr id="56444934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769142862" name="Picture">
+                        <wp:docPr id="1893430301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769142862" name="Picture"/>
+                                <pic:cNvPr id="1893430301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672344785" name="Picture">
+                        <wp:docPr id="1892204456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672344785" name="Picture"/>
+                                <pic:cNvPr id="1892204456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14304670" name="Picture">
+                        <wp:docPr id="1502942961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14304670" name="Picture"/>
+                                <pic:cNvPr id="1502942961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431900445" name="Picture">
+                        <wp:docPr id="569104342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431900445" name="Picture"/>
+                                <pic:cNvPr id="569104342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664502187" name="Picture">
+                        <wp:docPr id="1308985071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664502187" name="Picture"/>
+                                <pic:cNvPr id="1308985071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475753579" name="Picture">
+                        <wp:docPr id="771721204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475753579" name="Picture"/>
+                                <pic:cNvPr id="771721204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274164844" name="Picture">
+                        <wp:docPr id="1622704856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274164844" name="Picture"/>
+                                <pic:cNvPr id="1622704856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963007695" name="Picture">
+                        <wp:docPr id="19885616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963007695" name="Picture"/>
+                                <pic:cNvPr id="19885616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17346906" name="Picture">
+                        <wp:docPr id="1377114080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17346906" name="Picture"/>
+                                <pic:cNvPr id="1377114080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073239929" name="Picture">
+                        <wp:docPr id="166343326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073239929" name="Picture"/>
+                                <pic:cNvPr id="166343326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940465335" name="Picture">
+                        <wp:docPr id="951748430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940465335" name="Picture"/>
+                                <pic:cNvPr id="951748430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057416296" name="Picture">
+                        <wp:docPr id="972071959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057416296" name="Picture"/>
+                                <pic:cNvPr id="972071959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241923541" name="Picture">
+                        <wp:docPr id="167566068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241923541" name="Picture"/>
+                                <pic:cNvPr id="167566068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859456206" name="Picture">
+                        <wp:docPr id="1603439473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859456206" name="Picture"/>
+                                <pic:cNvPr id="1603439473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935300159" name="Picture">
+                  <wp:docPr id="1350236036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935300159" name="Picture"/>
+                          <pic:cNvPr id="1350236036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996514443" name="Picture">
+                  <wp:docPr id="1653664632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996514443" name="Picture"/>
+                          <pic:cNvPr id="1653664632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299899818" name="Picture">
+                  <wp:docPr id="1041573031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299899818" name="Picture"/>
+                          <pic:cNvPr id="1041573031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44405523" name="Picture">
+                  <wp:docPr id="216142723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44405523" name="Picture"/>
+                          <pic:cNvPr id="216142723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306379875" name="Picture">
+                  <wp:docPr id="612178530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306379875" name="Picture"/>
+                          <pic:cNvPr id="612178530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937331180" name="Picture">
+                  <wp:docPr id="1830863620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937331180" name="Picture"/>
+                          <pic:cNvPr id="1830863620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453987816" name="Picture">
+                        <wp:docPr id="449935370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453987816" name="Picture"/>
+                                <pic:cNvPr id="449935370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547678971" name="Picture">
+                  <wp:docPr id="1873181476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547678971" name="Picture"/>
+                          <pic:cNvPr id="1873181476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3549180" name="Picture">
+                  <wp:docPr id="89976383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3549180" name="Picture"/>
+                          <pic:cNvPr id="89976383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631013407" name="Picture">
+                  <wp:docPr id="341624758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631013407" name="Picture"/>
+                          <pic:cNvPr id="341624758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292748523" name="Picture">
+                  <wp:docPr id="1175762128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292748523" name="Picture"/>
+                          <pic:cNvPr id="1175762128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524193259" name="Picture">
+                  <wp:docPr id="195748966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524193259" name="Picture"/>
+                          <pic:cNvPr id="195748966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196734840" name="Picture">
+                  <wp:docPr id="2032632548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196734840" name="Picture"/>
+                          <pic:cNvPr id="2032632548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459146551" name="Picture">
+                        <wp:docPr id="2068375256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459146551" name="Picture"/>
+                                <pic:cNvPr id="2068375256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599666955" name="Picture">
+                  <wp:docPr id="1044212727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599666955" name="Picture"/>
+                          <pic:cNvPr id="1044212727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101457139" name="Picture">
+                  <wp:docPr id="1897257358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101457139" name="Picture"/>
+                          <pic:cNvPr id="1897257358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945529284" name="Picture">
+                  <wp:docPr id="267688284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945529284" name="Picture"/>
+                          <pic:cNvPr id="267688284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065905547" name="Picture">
+                  <wp:docPr id="396578258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065905547" name="Picture"/>
+                          <pic:cNvPr id="396578258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748770092" name="Picture">
+                  <wp:docPr id="2078477545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748770092" name="Picture"/>
+                          <pic:cNvPr id="2078477545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290696668" name="Picture">
+                  <wp:docPr id="999605629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290696668" name="Picture"/>
+                          <pic:cNvPr id="999605629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943740764" name="Picture">
+                        <wp:docPr id="1713222263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943740764" name="Picture"/>
+                                <pic:cNvPr id="1713222263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888217797" name="Picture">
+                  <wp:docPr id="2067737828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888217797" name="Picture"/>
+                          <pic:cNvPr id="2067737828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563114179" name="Picture">
+                  <wp:docPr id="999900979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563114179" name="Picture"/>
+                          <pic:cNvPr id="999900979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667148532" name="Picture">
+                  <wp:docPr id="439685352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667148532" name="Picture"/>
+                          <pic:cNvPr id="439685352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478204079" name="Picture">
+                  <wp:docPr id="1159748024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478204079" name="Picture"/>
+                          <pic:cNvPr id="1159748024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716065422" name="Picture">
+                  <wp:docPr id="902167597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716065422" name="Picture"/>
+                          <pic:cNvPr id="902167597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175453881" name="Picture">
+                  <wp:docPr id="1303274746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175453881" name="Picture"/>
+                          <pic:cNvPr id="1303274746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271633066" name="Picture">
+                        <wp:docPr id="1065602401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271633066" name="Picture"/>
+                                <pic:cNvPr id="1065602401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305055440" name="Picture">
+                  <wp:docPr id="779908348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305055440" name="Picture"/>
+                          <pic:cNvPr id="779908348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530553945" name="Picture">
+                  <wp:docPr id="263539863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530553945" name="Picture"/>
+                          <pic:cNvPr id="263539863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012362619" name="Picture">
+                  <wp:docPr id="697948337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012362619" name="Picture"/>
+                          <pic:cNvPr id="697948337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683307326" name="Picture">
+                  <wp:docPr id="1933786270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683307326" name="Picture"/>
+                          <pic:cNvPr id="1933786270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836408573" name="Picture">
+                  <wp:docPr id="1634717191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836408573" name="Picture"/>
+                          <pic:cNvPr id="1634717191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345588201" name="Picture">
+                  <wp:docPr id="730516779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345588201" name="Picture"/>
+                          <pic:cNvPr id="730516779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881191998" name="Picture">
+                  <wp:docPr id="1584854866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881191998" name="Picture"/>
+                          <pic:cNvPr id="1584854866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983291830" name="Picture">
+                  <wp:docPr id="1998330257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983291830" name="Picture"/>
+                          <pic:cNvPr id="1998330257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624519820" name="Picture">
+                  <wp:docPr id="9940000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624519820" name="Picture"/>
+                          <pic:cNvPr id="9940000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>