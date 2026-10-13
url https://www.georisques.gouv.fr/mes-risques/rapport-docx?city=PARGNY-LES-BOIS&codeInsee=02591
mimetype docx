--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976397282" name="Picture">
+                  <wp:docPr id="1584336221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976397282" name="Picture"/>
+                          <pic:cNvPr id="1584336221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380579388" name="Picture">
+                  <wp:docPr id="69498518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380579388" name="Picture"/>
+                          <pic:cNvPr id="69498518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993299829" name="Picture">
+                        <wp:docPr id="1275995531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993299829" name="Picture"/>
+                                <pic:cNvPr id="1275995531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676706531" name="Picture">
+                  <wp:docPr id="2102997561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676706531" name="Picture"/>
+                          <pic:cNvPr id="2102997561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195497473" name="Picture">
+                  <wp:docPr id="1193692127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195497473" name="Picture"/>
+                          <pic:cNvPr id="1193692127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027613787" name="Picture">
+                  <wp:docPr id="958470284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027613787" name="Picture"/>
+                          <pic:cNvPr id="958470284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952505363" name="Picture">
+                  <wp:docPr id="1719763651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952505363" name="Picture"/>
+                          <pic:cNvPr id="1719763651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597824938" name="Picture">
+                  <wp:docPr id="24046747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597824938" name="Picture"/>
+                          <pic:cNvPr id="24046747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423837131" name="Picture">
+                        <wp:docPr id="355249393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423837131" name="Picture"/>
+                                <pic:cNvPr id="355249393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432859651" name="Picture">
+                        <wp:docPr id="455955842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432859651" name="Picture"/>
+                                <pic:cNvPr id="455955842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290195033" name="Picture">
+                        <wp:docPr id="711141834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290195033" name="Picture"/>
+                                <pic:cNvPr id="711141834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15086064" name="Picture">
+                        <wp:docPr id="1620207807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15086064" name="Picture"/>
+                                <pic:cNvPr id="1620207807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388577380" name="Picture">
+                        <wp:docPr id="638842832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388577380" name="Picture"/>
+                                <pic:cNvPr id="638842832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010242994" name="Picture">
+                        <wp:docPr id="949047809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010242994" name="Picture"/>
+                                <pic:cNvPr id="949047809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576948818" name="Picture">
+                        <wp:docPr id="1170999749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576948818" name="Picture"/>
+                                <pic:cNvPr id="1170999749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066055917" name="Picture">
+                        <wp:docPr id="1833545998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066055917" name="Picture"/>
+                                <pic:cNvPr id="1833545998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508075436" name="Picture">
+                        <wp:docPr id="1274247658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508075436" name="Picture"/>
+                                <pic:cNvPr id="1274247658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900317006" name="Picture">
+                        <wp:docPr id="2022206227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900317006" name="Picture"/>
+                                <pic:cNvPr id="2022206227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106245447" name="Picture">
+                        <wp:docPr id="1952812372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106245447" name="Picture"/>
+                                <pic:cNvPr id="1952812372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211220532" name="Picture">
+                        <wp:docPr id="1982882686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211220532" name="Picture"/>
+                                <pic:cNvPr id="1982882686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623401540" name="Picture">
+                        <wp:docPr id="769075612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623401540" name="Picture"/>
+                                <pic:cNvPr id="769075612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026039498" name="Picture">
+                        <wp:docPr id="1241103636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026039498" name="Picture"/>
+                                <pic:cNvPr id="1241103636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835738940" name="Picture">
+                        <wp:docPr id="657303699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835738940" name="Picture"/>
+                                <pic:cNvPr id="657303699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933487683" name="Picture">
+                  <wp:docPr id="1020392714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933487683" name="Picture"/>
+                          <pic:cNvPr id="1020392714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924547697" name="Picture">
+                  <wp:docPr id="1117590457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924547697" name="Picture"/>
+                          <pic:cNvPr id="1117590457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285644970" name="Picture">
+                  <wp:docPr id="540180699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285644970" name="Picture"/>
+                          <pic:cNvPr id="540180699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645189756" name="Picture">
+                  <wp:docPr id="2130881910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645189756" name="Picture"/>
+                          <pic:cNvPr id="2130881910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752705829" name="Picture">
+                  <wp:docPr id="1127897631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752705829" name="Picture"/>
+                          <pic:cNvPr id="1127897631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846699950" name="Picture">
+                  <wp:docPr id="1011776311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846699950" name="Picture"/>
+                          <pic:cNvPr id="1011776311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843623718" name="Picture">
+                        <wp:docPr id="1282216393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843623718" name="Picture"/>
+                                <pic:cNvPr id="1282216393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23374275" name="Picture">
+                  <wp:docPr id="1102173691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23374275" name="Picture"/>
+                          <pic:cNvPr id="1102173691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30524105" name="Picture">
+                  <wp:docPr id="1702948824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30524105" name="Picture"/>
+                          <pic:cNvPr id="1702948824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004733842" name="Picture">
+                  <wp:docPr id="1095191032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004733842" name="Picture"/>
+                          <pic:cNvPr id="1095191032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527621580" name="Picture">
+                  <wp:docPr id="549088631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527621580" name="Picture"/>
+                          <pic:cNvPr id="549088631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383272276" name="Picture">
+                  <wp:docPr id="1512797534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383272276" name="Picture"/>
+                          <pic:cNvPr id="1512797534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733214355" name="Picture">
+                  <wp:docPr id="1855747840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733214355" name="Picture"/>
+                          <pic:cNvPr id="1855747840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149947862" name="Picture">
+                        <wp:docPr id="1521864365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149947862" name="Picture"/>
+                                <pic:cNvPr id="1521864365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019444533" name="Picture">
+                  <wp:docPr id="1469875852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019444533" name="Picture"/>
+                          <pic:cNvPr id="1469875852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661191550" name="Picture">
+                  <wp:docPr id="1266994403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661191550" name="Picture"/>
+                          <pic:cNvPr id="1266994403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676948704" name="Picture">
+                  <wp:docPr id="966338045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676948704" name="Picture"/>
+                          <pic:cNvPr id="966338045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388622681" name="Picture">
+                  <wp:docPr id="1154627962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388622681" name="Picture"/>
+                          <pic:cNvPr id="1154627962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878427211" name="Picture">
+                  <wp:docPr id="1232968681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878427211" name="Picture"/>
+                          <pic:cNvPr id="1232968681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580516774" name="Picture">
+                  <wp:docPr id="1724915703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580516774" name="Picture"/>
+                          <pic:cNvPr id="1724915703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882641052" name="Picture">
+                        <wp:docPr id="23016018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882641052" name="Picture"/>
+                                <pic:cNvPr id="23016018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283322460" name="Picture">
+                  <wp:docPr id="1737927209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283322460" name="Picture"/>
+                          <pic:cNvPr id="1737927209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388664154" name="Picture">
+                  <wp:docPr id="522828566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388664154" name="Picture"/>
+                          <pic:cNvPr id="522828566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077759749" name="Picture">
+                  <wp:docPr id="1394198402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077759749" name="Picture"/>
+                          <pic:cNvPr id="1394198402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102335966" name="Picture">
+                  <wp:docPr id="2026930268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102335966" name="Picture"/>
+                          <pic:cNvPr id="2026930268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233972125" name="Picture">
+                  <wp:docPr id="395448425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233972125" name="Picture"/>
+                          <pic:cNvPr id="395448425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24796545" name="Picture">
+                  <wp:docPr id="1693353308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24796545" name="Picture"/>
+                          <pic:cNvPr id="1693353308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299117598" name="Picture">
+                        <wp:docPr id="1980162022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299117598" name="Picture"/>
+                                <pic:cNvPr id="1980162022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934970811" name="Picture">
+                  <wp:docPr id="1362629705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934970811" name="Picture"/>
+                          <pic:cNvPr id="1362629705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227987401" name="Picture">
+                  <wp:docPr id="285284455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227987401" name="Picture"/>
+                          <pic:cNvPr id="285284455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238967964" name="Picture">
+                  <wp:docPr id="1688654016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238967964" name="Picture"/>
+                          <pic:cNvPr id="1688654016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621088302" name="Picture">
+                  <wp:docPr id="2067828297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621088302" name="Picture"/>
+                          <pic:cNvPr id="2067828297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241876610" name="Picture">
+                  <wp:docPr id="903700600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241876610" name="Picture"/>
+                          <pic:cNvPr id="903700600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938902359" name="Picture">
+                  <wp:docPr id="1994596550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938902359" name="Picture"/>
+                          <pic:cNvPr id="1994596550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981097916" name="Picture">
+                  <wp:docPr id="971325899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981097916" name="Picture"/>
+                          <pic:cNvPr id="971325899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064994026" name="Picture">
+                  <wp:docPr id="571958457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064994026" name="Picture"/>
+                          <pic:cNvPr id="571958457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529887953" name="Picture">
+                  <wp:docPr id="21852510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529887953" name="Picture"/>
+                          <pic:cNvPr id="21852510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42663,61 +42663,61 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4018114" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4018072" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP4018114</w:t>
+              <w:t xml:space="preserve">SSP4018072</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>